--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrezak Rachedi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités(Professor of Computer science)Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak RACHEDI (S'05, M'09, SM'15) is currently working as full professor (Professeur des Universités) at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university Paris-Est Marne-la-Vallée (UPEM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Computer Science lab</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIGM CNRS UMR 8049) since September 2018. He was Associate Professor between 2009 and 2018 at Paris-Est University. He received his Habilitation to Direct Researsh (HDR: Habilitation à diriger des recherches) from </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Est University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Dec. 2015, and his PhD degree in computer science from </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the university of Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2008. He received his research MS degree in computer science from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2003. He is author or co-author of more than 100 publications in international journals, and conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests lie in the field of wireless networking, Internet of Thing (IoT), Internet of Vehicules (IoV), wireless multi-hop networks: wireless sensor networks (WSN), vehicular ad hoc networks (VANET), Machine-to-Machine communication (M2M), quality of services (QoS), security mechnisms with QoS. He participated or still participates to several national and international research projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Rachedi serves as Associate Editor of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy (SPY) Wiley journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing (WCMC) journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems (IJCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2011. He served as Guest Editor of some special issue for </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas In Communications: Series On Network Softwarization & Enablers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ad hoc Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He also served on the Editorial Boards of </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems, Networks, and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JCSNC). He has been on the technical program committee of different ACM and IEEE conferences, including Globecom, ICC, WiMob, WCNC, IWCMC and chaired some of their sessions. Dr Rachedi is an </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Senior member</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Task Offloading in Vehicular Networks: A Deep Reinforcement Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3427814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASeR: Lightweight and secure remote user authentication protocol for Internet of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Ghoualmi-Zine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.104275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2025.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Resilient Multitier Architecture for Unstable IoT Networks in Location Based-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (5), pp.5304-5320. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2024.3449044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issues of selective jamming in IEEE 802.15.4-based wireless body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-020-00988-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software‐defined networking in vehicular networks: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of relays based on the classification of mobility‐type and localized network metrics in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet: Technologies, test platforms, trials, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejung Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khalil Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousaf Bin Zikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank H.P. Fitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.685-688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Radio Resource Sharing Schemes for MTC in D2D-based 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Machine Learning and Software Defined Network Approaches to Manage Miners’ Reputation in Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable objective function for data transportation in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FellowMe cache: Fog Computing approach to enhance (QoE) in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Abar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok El Asmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-assisted supporting services connectivity in urban VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sami Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Lakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular fog gateways selection on the internet of vehicles: A fuzzy logic with ant colony optimization based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.101879. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-RPL: Energy and mobility aware routing for the Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Al-Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Naït-Abdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3650. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a big data approach for indexing encrypted data in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spy2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Cloud Networking: Evolutionary Game with Reinforcement Learning based Access Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIC.2019.097730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekher Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Lassaad Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.170-182. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-MRPL: Advanced Mobility Support Routing Protocol for Internet of Mobile Things: Movement prediction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.822-832. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS Special Section Editorial: Energy Harvesting and Scavenging: Technologies, Algorithms, and Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13461-13465. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Renewable Energy Resources Into the Smart Grid: Recent Developments in Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.2814 - 2825. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2819169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable architecture based on Software Defined Network for Internet of Things: Connected Dominated Sets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access Special Section Editorial: Green Cloud and Fog Computing: Energy Efficiency and Sustainability Aware Infrastructures, Protocols, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Umer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samee Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12280 - 12283. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive-radio-based Internet of Things: applications, architectures, Spectrum related functionalities, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2017.1600404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular cloud networks: Challenges, architectures, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Smart Grid and Renewable Energy Resources: Information and Communication Technologies With Industry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Radenkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3119 - 3123. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2756625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Send or To Defer? Improving the IEEE 802.11p/1609.4 Transmission Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on mobility management protocols in Wireless Sensor Networks based on 6LoWPAN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio based smart grid: The future of the traditional electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plethora of Research in Internet of Things (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel José Puga Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2647499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Job Market Signaling Scheme for Incentive and Trust Management in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3657- 3674. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Localization Algorithms using Spatial Diversity in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2015.070592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on smart grids: A hub of interdisciplinary research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2516158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced quality of services with security integration in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.16-32. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTA: Deployment and Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Antenna Selection Decision in IEEE 802.15.4 Wireless Sensor Networks: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MIMO cross-layer design enables QoS while detecting non-cooperative nodes in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure cluster-based architecture for certificates management in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.665-683. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate adaptation scheme for IEEE 802.11-based MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.126-139. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive scheduler algorithm for cooperation and coverage extension in wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2225855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.88-101. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2012.044785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of Advanced Diffusion with Classified Data in Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure mechanism design-based and game theoretical model for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Otrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networking and Applications (MONET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-009-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure and resistant architecture against attacks for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2-3), pp.150-166. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cross-layer monitoring process for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and Solutions of Control Packets Vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Blockchain-Based GDPR-Compliant spontaneous and ephemeral social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1348-1353, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain and Self-Sovereign Identity-Based Platform for Electronic Health Records Management Under GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Makina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AS-DS: Anonymous Authentication Scheme Based on Physical Unclonable Function for Drone Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Ghoualmi-Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Embedded & Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, BECHAR, France. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS63605.2024.10783195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Resource Allocation in IoV Using Deep Reinforcement Learning to Minimize Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Framework for Dynamic Population Evacuation Problem Using a Vehicular Ad Hoc Network for Emergency Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2023, Transportation Research Board 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Evacuation Planning and Management through Vehicular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Symposium of the European Association for Research in Transportation ((hEART’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Machine learning techniques and elastic resource optimization in sliced networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Laknifli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Fog Resource Allocation Scheme: A Multi-Objective Optimization based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility Models on Energy Consumption in Unmanned Aerial Ad-Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Eddine Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydeny, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcn48667.2020.9314832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of relays based on classification of mobility profile in a highly mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin (virtual conference), Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an approach for securing IMS signaling and media planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Kanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Collaborative Clustering Approach for the Internet of Vehicles (CCA-IoV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bersali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouarfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Second International Conference on Embedded &amp; Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Oran, France. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Vehicular Fog Computing: Motivation, Architectures, Taxonomy, and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications WAINA 2020:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44038-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoolCoin: Toward a distributed trust model for miners' reputation management in blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Partition Based Fast Channel Assignment in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Babes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8886021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Framework to Speed up Design and Exploitation of Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genvieve Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8885507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc-Track: A Cloud based data oriented vehicular tracking system with adaptive security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BadZak: An hybrid architecture based on virtual backbone and software defined network for Internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Slot-Head Jamming Attack and mitigation mechanism for Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Objective Function for Routing Protocol in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Blockchain and Software-Defined Vehicular Networks approaches to secure Vehicular Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Access Edge based Vehicular Fog Computing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based performance analysis of MIMO-Aware Media Access Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC-MRPL: An energy-efficient and mobility support routing protocol for Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive and Hybrid Wireless Network Access Strategy for Vehicle Cloud Networks: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid and proactive architecture based on SDN for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov chain-based performance analysis of MIMO-aware media access control protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization for Security and QoS adaptation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible M2M radio resource sharing scheme in LTE networks within an H2H/M2M coexistence scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure routing protocol based on RPL for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Glissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transmission Strategy Selection Algorithm for M2M Communications: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications, IEEE NCA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cambridge, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on smart traffic network control and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Merrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Multidisciplinary Engineering Design Optimization (MEDO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDO.2016.7746553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication, CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling algorithm based on PID controller for OFDM wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Cognitive Radio meets the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Resource Sharing for MTC in LTE-A: An Interference-Aware Bipartite Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource sharing for MTC in LTE-A: An approach based on the bipartite graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Mobility Support in Wearable Health Monitoring Systems: Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulemtafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des ressources radio pour MTC dans LTE-A: Une approche basée sur le graphe biparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFIP (Colloque francophone sur l’ingénierie des protocoles), Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of MIMO-based MAC/PHY cross-layer design in multi-hop ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Detection on 802.11p under Multi-channel Operation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Nguyen-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing content dissemination for ad hoc cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosia, Cyprus. pp.x.1-x.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant propice à l'envoi d'un message sur la couche IEEE 802.11p/1609.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob2014 : 10èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Tracking Algorithm for Communicating Target in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Vilamoura, Algarve, Portugal. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMT²: A Predictive Mobile Target Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bounded Localization Algorithm based on Distributed Multidimensional Scaling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdews Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.x.1-x.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and exclusion in vehicular ad hoc networks: an economic incentive model based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.13 - 18, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security with Quality-of-Services optimization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IWCMC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cagliari, Sardinia, Italy. pp.1319 - 1324, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTA: A Predictive Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTM²: Adapting job market signaling for distributed trust management in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1827 - 1832, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6654786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of making intelligent antenna selection decision in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.41 - 46, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of RSSI-based indoor localization when using multiple antennas in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MoWNeT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada. pp.146 - 151, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2013.6613811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA: a collaborative tracking algorithm in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNC' 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.529 - 534, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2013.6504141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMODog: How to solve the problem of selfish misbehavior detection mechanism in MANETs using MIMO Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.333-337, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed advanced analytical trust model for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent antenna selection in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alves Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussot Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MobiHoc'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, South Carolina, United States. pp.245-246, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trust-based architecture for managing certificates in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Gazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tunisia. pp.180 - 185, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel bonding in cognitive radio wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Avignon, France. pp.72 - 76, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iCOST.2012.6271293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDES- Efficient dynamic selective encryption framework to secure multimedia traffic in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddar Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Ontario, Canada. pp.1041-1045, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel access for bandwidth improvement in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Wireless Days 2011 (IEEE WD'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Ontario, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muDog: Smart monitoring mechanism for wireless sensor networks based on IEEE 802.15.4 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Simulators Relevance compared to a real IEEE 802.15.4 Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffusion of classified data in vehicular sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Object Tracking Algorithm using Heterogeneous Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Extension Based on Incentive Scheduler for Mobile Relaying Nodes in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Computer Networks (LCN), 2011 IEEE 36th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.303 - 306, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference (IWCMC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans les réseaux de capteurs et les réseaux mobiles ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for QoS-Aware Routing in Multi-tier Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Conference on Management of Multimedia and Mobile Networks and Services (MMNS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Italy. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart attacks based on control packets vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Crete Island, Greece. pp.588-593, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2008.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism design-based secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrok Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaman Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob.2008.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and pseudo-anonymity with a cluster-based approach for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, LA, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fairness and optimized throughput for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepack Diwakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hiérarchique distribuée pour sécuriser les réseaux ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer approach to improve the monitoring process for mobile ad hoc networks based on IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.1086 - 1091, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de confiance et résistance aux attaques dans les réseaux Ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tunisie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident community to secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IEEE ICC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom. pp.1254 -1259, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11943952_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and mobility-based clustering algorithm for secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICSNC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2006.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sécurité du PDA : IDS Embarqué (EIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamedl Naci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in Wireless Communications and Networks Workshop (QoS-QoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in wireless communications and networks workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad-hoc: mécanismes de prévention, de détection et de réaction pour la sécurité des réseaux mobiles ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.160, 2012, 3838188772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools to evaluate the performance of wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems: Methodologies and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Science Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0128008874. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanisms for wireless sensor networks: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahiem M. M. El Emary; S.Ramakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.595-621, 2013, 9781466518100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a deployment weighted multigraph of connected objects and method for generating a deployment weighted multigraph of connected objects and method for generating optimized deployment solutions of connected objects thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2023/085223. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Device for Guiding Using a Connected Object in a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/064225. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4063789PROCÉDÉ ET DISPOSITIF DE GUIDAGE PAR OBJET CONNECTÉ DANS UN BÂTIMENT PAR LOCALISATION À CHAQUE BORNE DE POSITIONNEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4314711. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR GUIDING BY CONNECTED OBJECT IN A BUILDING BY LOCATION OF EACH POSITIONING TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4063789A1. 2022, https://www.patentguru.com/inventor/mebarki-ahmed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for guiding by connected object in a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3800621A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Assembly allowing end-user terminals to exchange over a wireless multi-hop communication proximity network with dynamic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3074632 WO/2019/110594 US20200374975 CN112868255 ES2957269. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble permettant à des terminaux utilisateurs finaux d'échanger par l'intermédiaire d'un réseau multi-sauts sans fil de proximité de communication à architecture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1761613. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00683602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Wireless multi-hop networks : Quality of Services and Security concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Paris-Est, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01260478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrezak Rachedi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités(Professor of Computer science)Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak RACHEDI (S'05, M'09, SM'15) is currently working as full professor (Professeur des Universités) at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university Paris-Est Marne-la-Vallée (UPEM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Computer Science lab</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIGM CNRS UMR 8049) since September 2018. He was Associate Professor between 2009 and 2018 at Paris-Est University. He received his Habilitation to Direct Researsh (HDR: Habilitation à diriger des recherches) from </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Est University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Dec. 2015, and his PhD degree in computer science from </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the university of Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2008. He received his research MS degree in computer science from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2003. He is author or co-author of more than 100 publications in international journals, and conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests lie in the field of wireless networking, Internet of Thing (IoT), Internet of Vehicules (IoV), wireless multi-hop networks: wireless sensor networks (WSN), vehicular ad hoc networks (VANET), Machine-to-Machine communication (M2M), quality of services (QoS), security mechnisms with QoS. He participated or still participates to several national and international research projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Rachedi serves as Associate Editor of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy (SPY) Wiley journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing (WCMC) journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems (IJCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2011. He served as Guest Editor of some special issue for </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas In Communications: Series On Network Softwarization & Enablers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ad hoc Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He also served on the Editorial Boards of </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems, Networks, and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JCSNC). He has been on the technical program committee of different ACM and IEEE conferences, including Globecom, ICC, WiMob, WCNC, IWCMC and chaired some of their sessions. Dr Rachedi is an </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Senior member</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Task Offloading in Vehicular Networks: A Deep Reinforcement Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3427814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASeR: Lightweight and secure remote user authentication protocol for Internet of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Ghoualmi-Zine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.104275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2025.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Resilient Multitier Architecture for Unstable IoT Networks in Location Based-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (5), pp.5304-5320. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2024.3449044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issues of selective jamming in IEEE 802.15.4-based wireless body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-020-00988-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software‐defined networking in vehicular networks: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of relays based on the classification of mobility‐type and localized network metrics in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet: Technologies, test platforms, trials, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejung Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khalil Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousaf Bin Zikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank H.P. Fitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.685-688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Radio Resource Sharing Schemes for MTC in D2D-based 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable objective function for data transportation in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Machine Learning and Software Defined Network Approaches to Manage Miners’ Reputation in Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FellowMe cache: Fog Computing approach to enhance (QoE) in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Abar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok El Asmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekher Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Lassaad Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.170-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-MRPL: Advanced Mobility Support Routing Protocol for Internet of Mobile Things: Movement prediction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.822-832. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-assisted supporting services connectivity in urban VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sami Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Lakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Naït-Abdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3650. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a big data approach for indexing encrypted data in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spy2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular fog gateways selection on the internet of vehicles: A fuzzy logic with ant colony optimization based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.101879. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-RPL: Energy and mobility aware routing for the Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Al-Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Cloud Networking: Evolutionary Game with Reinforcement Learning based Access Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIC.2019.097730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS Special Section Editorial: Energy Harvesting and Scavenging: Technologies, Algorithms, and Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13461-13465. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Renewable Energy Resources Into the Smart Grid: Recent Developments in Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.2814 - 2825. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2819169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable architecture based on Software Defined Network for Internet of Things: Connected Dominated Sets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access Special Section Editorial: Green Cloud and Fog Computing: Energy Efficiency and Sustainability Aware Infrastructures, Protocols, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Umer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samee Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12280 - 12283. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Smart Grid and Renewable Energy Resources: Information and Communication Technologies With Industry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Radenkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3119 - 3123. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2756625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular cloud networks: Challenges, architectures, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive-radio-based Internet of Things: applications, architectures, Spectrum related functionalities, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2017.1600404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Send or To Defer? Improving the IEEE 802.11p/1609.4 Transmission Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio based smart grid: The future of the traditional electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plethora of Research in Internet of Things (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel José Puga Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2647499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on mobility management protocols in Wireless Sensor Networks based on 6LoWPAN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTA: Deployment and Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Localization Algorithms using Spatial Diversity in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2015.070592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on smart grids: A hub of interdisciplinary research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2516158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced quality of services with security integration in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Job Market Signaling Scheme for Incentive and Trust Management in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3657- 3674. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.16-32. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MIMO cross-layer design enables QoS while detecting non-cooperative nodes in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Antenna Selection Decision in IEEE 802.15.4 Wireless Sensor Networks: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate adaptation scheme for IEEE 802.11-based MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.126-139. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure cluster-based architecture for certificates management in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.665-683. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive scheduler algorithm for cooperation and coverage extension in wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2225855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.88-101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2012.044785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of Advanced Diffusion with Classified Data in Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure mechanism design-based and game theoretical model for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Otrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networking and Applications (MONET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-009-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure and resistant architecture against attacks for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2-3), pp.150-166. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and Solutions of Control Packets Vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cross-layer monitoring process for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Blockchain-Based GDPR-Compliant spontaneous and ephemeral social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1348-1353, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AS-DS: Anonymous Authentication Scheme Based on Physical Unclonable Function for Drone Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Ghoualmi-Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Embedded & Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, BECHAR, France. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS63605.2024.10783195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Resource Allocation in IoV Using Deep Reinforcement Learning to Minimize Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain and Self-Sovereign Identity-Based Platform for Electronic Health Records Management Under GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Makina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Framework for Dynamic Population Evacuation Problem Using a Vehicular Ad Hoc Network for Emergency Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2023, Transportation Research Board 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Evacuation Planning and Management through Vehicular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Symposium of the European Association for Research in Transportation ((hEART’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Machine learning techniques and elastic resource optimization in sliced networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Laknifli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoolCoin: Toward a distributed trust model for miners' reputation management in blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility Models on Energy Consumption in Unmanned Aerial Ad-Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Eddine Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydeny, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcn48667.2020.9314832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Fog Resource Allocation Scheme: A Multi-Objective Optimization based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of relays based on classification of mobility profile in a highly mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin (virtual conference), Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Collaborative Clustering Approach for the Internet of Vehicles (CCA-IoV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bersali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouarfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Second International Conference on Embedded &amp; Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Oran, France. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an approach for securing IMS signaling and media planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Kanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Vehicular Fog Computing: Motivation, Architectures, Taxonomy, and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications WAINA 2020:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44038-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8886021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Partition Based Fast Channel Assignment in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Babes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Framework to Speed up Design and Exploitation of Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genvieve Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8885507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc-Track: A Cloud based data oriented vehicular tracking system with adaptive security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BadZak: An hybrid architecture based on virtual backbone and software defined network for Internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Slot-Head Jamming Attack and mitigation mechanism for Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Objective Function for Routing Protocol in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Blockchain and Software-Defined Vehicular Networks approaches to secure Vehicular Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Access Edge based Vehicular Fog Computing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid and proactive architecture based on SDN for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov chain-based performance analysis of MIMO-aware media access control protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based performance analysis of MIMO-Aware Media Access Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC-MRPL: An energy-efficient and mobility support routing protocol for Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive and Hybrid Wireless Network Access Strategy for Vehicle Cloud Networks: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible M2M radio resource sharing scheme in LTE networks within an H2H/M2M coexistence scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization for Security and QoS adaptation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on smart traffic network control and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Merrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Multidisciplinary Engineering Design Optimization (MEDO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDO.2016.7746553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure routing protocol based on RPL for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Glissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transmission Strategy Selection Algorithm for M2M Communications: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications, IEEE NCA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cambridge, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication, CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling algorithm based on PID controller for OFDM wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Cognitive Radio meets the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Detection on 802.11p under Multi-channel Operation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Nguyen-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of MIMO-based MAC/PHY cross-layer design in multi-hop ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource sharing for MTC in LTE-A: An approach based on the bipartite graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Mobility Support in Wearable Health Monitoring Systems: Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulemtafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Resource Sharing for MTC in LTE-A: An Interference-Aware Bipartite Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des ressources radio pour MTC dans LTE-A: Une approche basée sur le graphe biparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFIP (Colloque francophone sur l’ingénierie des protocoles), Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing content dissemination for ad hoc cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosia, Cyprus. pp.x.1-x.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant propice à l'envoi d'un message sur la couche IEEE 802.11p/1609.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob2014 : 10èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Tracking Algorithm for Communicating Target in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Vilamoura, Algarve, Portugal. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bounded Localization Algorithm based on Distributed Multidimensional Scaling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdews Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.x.1-x.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMT²: A Predictive Mobile Target Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA: a collaborative tracking algorithm in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNC' 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.529 - 534, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2013.6504141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and exclusion in vehicular ad hoc networks: an economic incentive model based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.13 - 18, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security with Quality-of-Services optimization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IWCMC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cagliari, Sardinia, Italy. pp.1319 - 1324, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTM²: Adapting job market signaling for distributed trust management in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1827 - 1832, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6654786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTA: A Predictive Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of making intelligent antenna selection decision in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.41 - 46, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of RSSI-based indoor localization when using multiple antennas in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MoWNeT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada. pp.146 - 151, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2013.6613811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDES- Efficient dynamic selective encryption framework to secure multimedia traffic in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddar Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Ontario, Canada. pp.1041-1045, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMODog: How to solve the problem of selfish misbehavior detection mechanism in MANETs using MIMO Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.333-337, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trust-based architecture for managing certificates in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Gazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tunisia. pp.180 - 185, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed advanced analytical trust model for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent antenna selection in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alves Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussot Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MobiHoc'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, South Carolina, United States. pp.245-246, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel bonding in cognitive radio wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Avignon, France. pp.72 - 76, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iCOST.2012.6271293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel access for bandwidth improvement in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Wireless Days 2011 (IEEE WD'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Ontario, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muDog: Smart monitoring mechanism for wireless sensor networks based on IEEE 802.15.4 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Simulators Relevance compared to a real IEEE 802.15.4 Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffusion of classified data in vehicular sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Object Tracking Algorithm using Heterogeneous Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Extension Based on Incentive Scheduler for Mobile Relaying Nodes in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Computer Networks (LCN), 2011 IEEE 36th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.303 - 306, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference (IWCMC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans les réseaux de capteurs et les réseaux mobiles ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for QoS-Aware Routing in Multi-tier Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Conference on Management of Multimedia and Mobile Networks and Services (MMNS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Italy. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and pseudo-anonymity with a cluster-based approach for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, LA, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fairness and optimized throughput for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepack Diwakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart attacks based on control packets vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Crete Island, Greece. pp.588-593, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2008.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism design-based secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrok Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaman Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob.2008.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hiérarchique distribuée pour sécuriser les réseaux ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer approach to improve the monitoring process for mobile ad hoc networks based on IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.1086 - 1091, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de confiance et résistance aux attaques dans les réseaux Ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tunisie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident community to secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IEEE ICC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom. pp.1254 -1259, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11943952_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and mobility-based clustering algorithm for secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICSNC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2006.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sécurité du PDA : IDS Embarqué (EIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamedl Naci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in Wireless Communications and Networks Workshop (QoS-QoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in wireless communications and networks workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad-hoc: mécanismes de prévention, de détection et de réaction pour la sécurité des réseaux mobiles ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.160, 2012, 3838188772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools to evaluate the performance of wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems: Methodologies and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Science Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0128008874. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanisms for wireless sensor networks: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahiem M. M. El Emary; S.Ramakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.595-621, 2013, 9781466518100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a deployment weighted multigraph of connected objects and method for generating a deployment weighted multigraph of connected objects and method for generating optimized deployment solutions of connected objects thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2023/085223. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR GUIDING BY CONNECTED OBJECT IN A BUILDING BY LOCATION OF EACH POSITIONING TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4063789A1. 2022, https://www.patentguru.com/inventor/mebarki-ahmed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Device for Guiding Using a Connected Object in a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/064225. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4063789PROCÉDÉ ET DISPOSITIF DE GUIDAGE PAR OBJET CONNECTÉ DANS UN BÂTIMENT PAR LOCALISATION À CHAQUE BORNE DE POSITIONNEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4314711. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for guiding by connected object in a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3800621A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Assembly allowing end-user terminals to exchange over a wireless multi-hop communication proximity network with dynamic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3074632 WO/2019/110594 US20200374975 CN112868255 ES2957269. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble permettant à des terminaux utilisateurs finaux d'échanger par l'intermédiaire d'un réseau multi-sauts sans fil de proximité de communication à architecture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1761613. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00683602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Wireless multi-hop networks : Quality of Services and Security concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Paris-Est, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01260478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-mlv.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/LIGM/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-est.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-savoie.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/ieee-access" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-8677/homepage/EditorialBoard.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291099-1131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comsoc.org/jsac/cfp/series-network-softwarization-enablers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/ad-hoc-networks/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=6287639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/jcsnc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Fofana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3427814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ahmim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3449044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Achour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-020-00988-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jabri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Afzal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousaf Bin Zikria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H.P. Fitzek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.01.057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hamdoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01527-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09532-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Abar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sami Oubbati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Lakas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2898477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Ahmadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.02.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BLMG6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Yahiaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.65" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.097730" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belghith Abdelfettah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2NVKC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Lim Alvin Yau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2819169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.09.070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP8TJFG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Umer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samee Khan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Athar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2017.1600404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Benjemaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJXM3SZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reisslein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Radenkovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2756625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddadou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BFQPH9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenkovic, Milena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.02.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LS7C3Z1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jos&#233; Puga Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2647499" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360883" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2015.070592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2516158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hasnaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCLD63XQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Boulanouar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879360v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Rehmani Mubashir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazdar Tahani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.772" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5J1RKSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.05.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2225855" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Salhi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2012.044785" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1220" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Otrok" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Mohammad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-009-0164-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK7LHSQR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.72" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMX7TLK9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.690" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7157QZVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059670" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913766v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Makina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770361" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS63605.2024.10783195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770370" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Laknifli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benallouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jmal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045361" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Boubiche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn48667.2020.9314832" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Kanoune" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322191" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bersali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296436" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44038-1_15" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972882v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045608" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488878v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hadji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Babes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8886021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genvieve Baudoin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8885507" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422759" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Achour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647969" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956400v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425664v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986414" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996586" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344109v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510879" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Glissa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576887v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDO.2016.7746553" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577174" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577103" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306522v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417719" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577559v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293491" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulemtafes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen-Minh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878883" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdews Tlili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533601" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798088v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583747" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684343" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6654786" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533606" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831920v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2013.6613811" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733536v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504141" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687192v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314226" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503113" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248407" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Gazdar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285787" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690514v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCOST.2012.6271293" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680869v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddar Lamia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364221" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680871v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098151" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620375v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Baklouti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963200" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620396v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620395v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982645" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676756v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115309" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620343v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620339v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.102" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680879v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrok Hadi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noaman Mohammed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob.2008.77" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680874v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.378" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680884v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepack Diwakar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.426" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680886v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.209" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620334v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680887v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.212" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680891v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11943952_36" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680894v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2006.74" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620332v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamedl Naci" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718830v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841687v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724668v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128008874000237?via%3Dihub" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00023-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733845v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351705v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510124v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449827v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450685v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Ahmed" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509361v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718807v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01260478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-mlv.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/LIGM/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-est.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-savoie.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/ieee-access" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-8677/homepage/EditorialBoard.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291099-1131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comsoc.org/jsac/cfp/series-network-softwarization-enablers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/ad-hoc-networks/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=6287639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/jcsnc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Fofana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3427814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ahmim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3449044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Achour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-020-00988-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jabri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Afzal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousaf Bin Zikria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H.P. Fitzek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.01.057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hamdoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01527-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09532-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Abar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belghith Abdelfettah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2NVKC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sami Oubbati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Lakas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2898477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Yahiaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.65" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101879" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24V36TLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Ahmadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.02.042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BLMG6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.097730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Lim Alvin Yau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2819169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.09.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP8TJFG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Umer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samee Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reisslein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Radenkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2756625" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Benjemaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJXM3SZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Athar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2017.1600404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddadou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BFQPH9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenkovic, Milena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LS7C3Z1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jos&#233; Puga Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2647499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Boulanouar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2015.070592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2516158" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hasnaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2562" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCLD63XQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360883" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Rehmani Mubashir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.11.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.05.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazdar Tahani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5J1RKSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2225855" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Salhi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2012.044785" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1220" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Otrok" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Mohammad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-009-0164-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746613v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.116" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK7LHSQR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7157QZVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.72" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMX7TLK9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059670" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS63605.2024.10783195" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770370" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Makina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770361" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Laknifli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benallouche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685254" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045608" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Boubiche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn48667.2020.9314832" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jmal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149423" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bersali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296436" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Kanoune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322191" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44038-1_15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8886021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hadji" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Babes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genvieve Baudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8885507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422759" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Achour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647969" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647850" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986414" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306522v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344109v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510879" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDO.2016.7746553" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443395v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Glissa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576888v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577103" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen-Minh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348039" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201778v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260539v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulemtafes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417719" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878883" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdews Tlili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504141" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533601" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583747" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781590v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6654786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684343" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533606" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2013.6613811" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddar Lamia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364221" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687192v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314226" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Gazdar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724667v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503113" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248407" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCOST.2012.6271293" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098151" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Baklouti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963200" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620396v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620395v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982645" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676756v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115309" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620343v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620333v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.378" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680884v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepack Diwakar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.426" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680881v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.102" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrok Hadi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noaman Mohammed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob.2008.77" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.209" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620334v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680887v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.212" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680891v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11943952_36" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680894v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2006.74" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamedl Naci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718830v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724668v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130380v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128008874000237?via%3Dihub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00023-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733845v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449827v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351705v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510124v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450685v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Ahmed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509361v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01260478v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>