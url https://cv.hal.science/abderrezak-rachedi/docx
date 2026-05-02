--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrezak Rachedi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités(Professor of Computer science)Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak RACHEDI (S'05, M'09, SM'15) is currently working as full professor (Professeur des Universités) at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university Paris-Est Marne-la-Vallée (UPEM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Computer Science lab</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIGM CNRS UMR 8049) since September 2018. He was Associate Professor between 2009 and 2018 at Paris-Est University. He received his Habilitation to Direct Researsh (HDR: Habilitation à diriger des recherches) from </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Est University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Dec. 2015, and his PhD degree in computer science from </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the university of Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2008. He received his research MS degree in computer science from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2003. He is author or co-author of more than 100 publications in international journals, and conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests lie in the field of wireless networking, Internet of Thing (IoT), Internet of Vehicules (IoV), wireless multi-hop networks: wireless sensor networks (WSN), vehicular ad hoc networks (VANET), Machine-to-Machine communication (M2M), quality of services (QoS), security mechnisms with QoS. He participated or still participates to several national and international research projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Rachedi serves as Associate Editor of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy (SPY) Wiley journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing (WCMC) journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems (IJCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2011. He served as Guest Editor of some special issue for </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas In Communications: Series On Network Softwarization & Enablers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ad hoc Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He also served on the Editorial Boards of </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems, Networks, and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JCSNC). He has been on the technical program committee of different ACM and IEEE conferences, including Globecom, ICC, WiMob, WCNC, IWCMC and chaired some of their sessions. Dr Rachedi is an </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Senior member</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Task Offloading in Vehicular Networks: A Deep Reinforcement Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3427814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASeR: Lightweight and secure remote user authentication protocol for Internet of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Ghoualmi-Zine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.104275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2025.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Resilient Multitier Architecture for Unstable IoT Networks in Location Based-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (5), pp.5304-5320. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2024.3449044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issues of selective jamming in IEEE 802.15.4-based wireless body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-020-00988-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software‐defined networking in vehicular networks: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of relays based on the classification of mobility‐type and localized network metrics in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet: Technologies, test platforms, trials, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejung Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khalil Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousaf Bin Zikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank H.P. Fitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.685-688. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Radio Resource Sharing Schemes for MTC in D2D-based 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable objective function for data transportation in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Machine Learning and Software Defined Network Approaches to Manage Miners’ Reputation in Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FellowMe cache: Fog Computing approach to enhance (QoE) in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Abar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok El Asmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekher Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Lassaad Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.170-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-MRPL: Advanced Mobility Support Routing Protocol for Internet of Mobile Things: Movement prediction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.822-832. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-assisted supporting services connectivity in urban VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sami Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Lakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Naït-Abdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3650. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a big data approach for indexing encrypted data in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spy2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular fog gateways selection on the internet of vehicles: A fuzzy logic with ant colony optimization based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.101879. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-RPL: Energy and mobility aware routing for the Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Al-Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Cloud Networking: Evolutionary Game with Reinforcement Learning based Access Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIC.2019.097730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS Special Section Editorial: Energy Harvesting and Scavenging: Technologies, Algorithms, and Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13461-13465. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Renewable Energy Resources Into the Smart Grid: Recent Developments in Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.2814 - 2825. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2819169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable architecture based on Software Defined Network for Internet of Things: Connected Dominated Sets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access Special Section Editorial: Green Cloud and Fog Computing: Energy Efficiency and Sustainability Aware Infrastructures, Protocols, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Umer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samee Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12280 - 12283. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Smart Grid and Renewable Energy Resources: Information and Communication Technologies With Industry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Radenkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3119 - 3123. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2756625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular cloud networks: Challenges, architectures, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive-radio-based Internet of Things: applications, architectures, Spectrum related functionalities, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2017.1600404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Send or To Defer? Improving the IEEE 802.11p/1609.4 Transmission Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio based smart grid: The future of the traditional electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plethora of Research in Internet of Things (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel José Puga Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2647499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on mobility management protocols in Wireless Sensor Networks based on 6LoWPAN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTA: Deployment and Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Localization Algorithms using Spatial Diversity in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2015.070592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on smart grids: A hub of interdisciplinary research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2516158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced quality of services with security integration in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Job Market Signaling Scheme for Incentive and Trust Management in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3657- 3674. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.16-32. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MIMO cross-layer design enables QoS while detecting non-cooperative nodes in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Antenna Selection Decision in IEEE 802.15.4 Wireless Sensor Networks: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate adaptation scheme for IEEE 802.11-based MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.126-139. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure cluster-based architecture for certificates management in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.665-683. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive scheduler algorithm for cooperation and coverage extension in wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2225855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.88-101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2012.044785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of Advanced Diffusion with Classified Data in Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure mechanism design-based and game theoretical model for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Otrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networking and Applications (MONET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-009-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure and resistant architecture against attacks for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2-3), pp.150-166. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and Solutions of Control Packets Vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cross-layer monitoring process for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Blockchain-Based GDPR-Compliant spontaneous and ephemeral social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1348-1353, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AS-DS: Anonymous Authentication Scheme Based on Physical Unclonable Function for Drone Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Ghoualmi-Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Embedded & Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, BECHAR, France. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS63605.2024.10783195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Resource Allocation in IoV Using Deep Reinforcement Learning to Minimize Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain and Self-Sovereign Identity-Based Platform for Electronic Health Records Management Under GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Makina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Framework for Dynamic Population Evacuation Problem Using a Vehicular Ad Hoc Network for Emergency Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2023, Transportation Research Board 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Evacuation Planning and Management through Vehicular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Symposium of the European Association for Research in Transportation ((hEART’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Machine learning techniques and elastic resource optimization in sliced networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Laknifli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoolCoin: Toward a distributed trust model for miners' reputation management in blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility Models on Energy Consumption in Unmanned Aerial Ad-Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Eddine Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydeny, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcn48667.2020.9314832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Fog Resource Allocation Scheme: A Multi-Objective Optimization based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of relays based on classification of mobility profile in a highly mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin (virtual conference), Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Collaborative Clustering Approach for the Internet of Vehicles (CCA-IoV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bersali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouarfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Second International Conference on Embedded &amp; Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Oran, France. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an approach for securing IMS signaling and media planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Kanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Vehicular Fog Computing: Motivation, Architectures, Taxonomy, and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications WAINA 2020:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44038-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8886021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Partition Based Fast Channel Assignment in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Babes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Framework to Speed up Design and Exploitation of Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genvieve Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8885507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc-Track: A Cloud based data oriented vehicular tracking system with adaptive security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BadZak: An hybrid architecture based on virtual backbone and software defined network for Internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Slot-Head Jamming Attack and mitigation mechanism for Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Objective Function for Routing Protocol in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Blockchain and Software-Defined Vehicular Networks approaches to secure Vehicular Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Access Edge based Vehicular Fog Computing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid and proactive architecture based on SDN for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov chain-based performance analysis of MIMO-aware media access control protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based performance analysis of MIMO-Aware Media Access Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC-MRPL: An energy-efficient and mobility support routing protocol for Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive and Hybrid Wireless Network Access Strategy for Vehicle Cloud Networks: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible M2M radio resource sharing scheme in LTE networks within an H2H/M2M coexistence scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization for Security and QoS adaptation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on smart traffic network control and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Merrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Multidisciplinary Engineering Design Optimization (MEDO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDO.2016.7746553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure routing protocol based on RPL for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Glissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transmission Strategy Selection Algorithm for M2M Communications: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications, IEEE NCA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cambridge, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication, CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling algorithm based on PID controller for OFDM wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Cognitive Radio meets the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Detection on 802.11p under Multi-channel Operation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Nguyen-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of MIMO-based MAC/PHY cross-layer design in multi-hop ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource sharing for MTC in LTE-A: An approach based on the bipartite graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Mobility Support in Wearable Health Monitoring Systems: Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulemtafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Resource Sharing for MTC in LTE-A: An Interference-Aware Bipartite Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des ressources radio pour MTC dans LTE-A: Une approche basée sur le graphe biparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFIP (Colloque francophone sur l’ingénierie des protocoles), Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing content dissemination for ad hoc cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosia, Cyprus. pp.x.1-x.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant propice à l'envoi d'un message sur la couche IEEE 802.11p/1609.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob2014 : 10èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Tracking Algorithm for Communicating Target in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Vilamoura, Algarve, Portugal. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bounded Localization Algorithm based on Distributed Multidimensional Scaling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdews Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.x.1-x.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMT²: A Predictive Mobile Target Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA: a collaborative tracking algorithm in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNC' 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.529 - 534, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2013.6504141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and exclusion in vehicular ad hoc networks: an economic incentive model based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.13 - 18, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security with Quality-of-Services optimization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IWCMC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cagliari, Sardinia, Italy. pp.1319 - 1324, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTM²: Adapting job market signaling for distributed trust management in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1827 - 1832, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6654786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTA: A Predictive Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of making intelligent antenna selection decision in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.41 - 46, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of RSSI-based indoor localization when using multiple antennas in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MoWNeT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada. pp.146 - 151, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2013.6613811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDES- Efficient dynamic selective encryption framework to secure multimedia traffic in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddar Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Ontario, Canada. pp.1041-1045, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMODog: How to solve the problem of selfish misbehavior detection mechanism in MANETs using MIMO Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.333-337, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trust-based architecture for managing certificates in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Gazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tunisia. pp.180 - 185, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed advanced analytical trust model for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent antenna selection in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alves Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussot Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MobiHoc'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, South Carolina, United States. pp.245-246, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel bonding in cognitive radio wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Avignon, France. pp.72 - 76, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iCOST.2012.6271293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel access for bandwidth improvement in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Wireless Days 2011 (IEEE WD'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Ontario, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muDog: Smart monitoring mechanism for wireless sensor networks based on IEEE 802.15.4 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Simulators Relevance compared to a real IEEE 802.15.4 Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffusion of classified data in vehicular sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Object Tracking Algorithm using Heterogeneous Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Extension Based on Incentive Scheduler for Mobile Relaying Nodes in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Computer Networks (LCN), 2011 IEEE 36th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.303 - 306, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference (IWCMC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans les réseaux de capteurs et les réseaux mobiles ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for QoS-Aware Routing in Multi-tier Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Conference on Management of Multimedia and Mobile Networks and Services (MMNS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Italy. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and pseudo-anonymity with a cluster-based approach for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, LA, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fairness and optimized throughput for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepack Diwakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart attacks based on control packets vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Crete Island, Greece. pp.588-593, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2008.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism design-based secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrok Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaman Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob.2008.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hiérarchique distribuée pour sécuriser les réseaux ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer approach to improve the monitoring process for mobile ad hoc networks based on IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.1086 - 1091, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de confiance et résistance aux attaques dans les réseaux Ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tunisie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident community to secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IEEE ICC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom. pp.1254 -1259, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11943952_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and mobility-based clustering algorithm for secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICSNC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2006.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sécurité du PDA : IDS Embarqué (EIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamedl Naci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in Wireless Communications and Networks Workshop (QoS-QoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in wireless communications and networks workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad-hoc: mécanismes de prévention, de détection et de réaction pour la sécurité des réseaux mobiles ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.160, 2012, 3838188772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools to evaluate the performance of wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems: Methodologies and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Science Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0128008874. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanisms for wireless sensor networks: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahiem M. M. El Emary; S.Ramakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.595-621, 2013, 9781466518100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a deployment weighted multigraph of connected objects and method for generating a deployment weighted multigraph of connected objects and method for generating optimized deployment solutions of connected objects thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2023/085223. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR GUIDING BY CONNECTED OBJECT IN A BUILDING BY LOCATION OF EACH POSITIONING TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4063789A1. 2022, https://www.patentguru.com/inventor/mebarki-ahmed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Device for Guiding Using a Connected Object in a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/064225. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4063789PROCÉDÉ ET DISPOSITIF DE GUIDAGE PAR OBJET CONNECTÉ DANS UN BÂTIMENT PAR LOCALISATION À CHAQUE BORNE DE POSITIONNEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4314711. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for guiding by connected object in a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3800621A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Assembly allowing end-user terminals to exchange over a wireless multi-hop communication proximity network with dynamic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3074632 WO/2019/110594 US20200374975 CN112868255 ES2957269. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble permettant à des terminaux utilisateurs finaux d'échanger par l'intermédiaire d'un réseau multi-sauts sans fil de proximité de communication à architecture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1761613. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00683602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Wireless multi-hop networks : Quality of Services and Security concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Paris-Est, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01260478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrezak Rachedi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités(Professor of Computer science)Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrezak RACHEDI (S'05, M'09, SM'15) is currently working as full professor (Professeur des Universités) at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university Paris-Est Marne-la-Vallée (UPEM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Monge Computer Science lab</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIGM CNRS UMR 8049) since September 2018. He was Associate Professor between 2009 and 2018 at Paris-Est University. He received his Habilitation to Direct Researsh (HDR: Habilitation à diriger des recherches) from </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Est University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Dec. 2015, and his PhD degree in computer science from </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the university of Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2008. He received his research MS degree in computer science from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in France in 2003. He is author or co-author of more than 100 publications in international journals, and conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests lie in the field of wireless networking, Internet of Thing (IoT), Internet of Vehicules (IoV), wireless multi-hop networks: wireless sensor networks (WSN), vehicular ad hoc networks (VANET), Machine-to-Machine communication (M2M), quality of services (QoS), security mechnisms with QoS. He participated or still participates to several national and international research projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Rachedi serves as Associate Editor of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy (SPY) Wiley journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing (WCMC) journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems (IJCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2011. He served as Guest Editor of some special issue for </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas In Communications: Series On Network Softwarization & Enablers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ad hoc Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He also served on the Editorial Boards of </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems, Networks, and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JCSNC). He has been on the technical program committee of different ACM and IEEE conferences, including Globecom, ICC, WiMob, WCNC, IWCMC and chaired some of their sessions. Dr Rachedi is an </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Senior member</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASeR: Lightweight and secure remote user authentication protocol for Internet of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Ghoualmi-Zine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.104275. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2025.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Task Offloading in Vehicular Networks: A Deep Reinforcement Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2024.3427814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Resilient Multitier Architecture for Unstable IoT Networks in Location Based-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (5), pp.5304-5320. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2024.3449044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software‐defined networking in vehicular networks: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issues of selective jamming in IEEE 802.15.4-based wireless body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-020-00988-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of relays based on the classification of mobility‐type and localized network metrics in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Machine Learning and Software Defined Network Approaches to Manage Miners’ Reputation in Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable objective function for data transportation in the Internet of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet: Technologies, test platforms, trials, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejung Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khalil Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousaf Bin Zikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank H.P. Fitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.685-688. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Radio Resource Sharing Schemes for MTC in D2D-based 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FellowMe cache: Fog Computing approach to enhance (QoE) in internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Abar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok El Asmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular fog gateways selection on the internet of vehicles: A fuzzy logic with ant colony optimization based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.101879. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-RPL: Energy and mobility aware routing for the Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Al-Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blockchain-based framework to secure vehicular social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Naït-Abdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3650. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a big data approach for indexing encrypted data in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spy2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-assisted supporting services connectivity in urban VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sami Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Lakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.3944-3951. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2019.2898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Cloud Networking: Evolutionary Game with Reinforcement Learning based Access Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIC.2019.097730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekher Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Lassaad Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.170-182. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKF-MRPL: Advanced Mobility Support Routing Protocol for Internet of Mobile Things: Movement prediction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.822-832. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Renewable Energy Resources Into the Smart Grid: Recent Developments in Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.2814 - 2825. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2018.2819169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable architecture based on Software Defined Network for Internet of Things: Connected Dominated Sets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE ACCESS Special Section Editorial: Energy Harvesting and Scavenging: Technologies, Algorithms, and Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Lim Alvin Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.13461-13465. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Access Special Section Editorial: Green Cloud and Fog Computing: Energy Efficiency and Sustainability Aware Infrastructures, Protocols, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhaj Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Umer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samee Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12280 - 12283. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2805543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive-radio-based Internet of Things: applications, architectures, Spectrum related functionalities, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2017.1600404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Section on Smart Grid and Renewable Energy Resources: Information and Communication Technologies With Industry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Radenkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.3119 - 3123. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2756625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular cloud networks: Challenges, architectures, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio based smart grid: The future of the traditional electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plethora of Research in Internet of Things (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel José Puga Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2647499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on mobility management protocols in Wireless Sensor Networks based on 6LoWPAN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Send or To Defer? Improving the IEEE 802.11p/1609.4 Transmission Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Localization Algorithms using Spatial Diversity in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3-4), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2015.070592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on smart grids: A hub of interdisciplinary research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Erol-Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radenkovic, Milena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reisslein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2516158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Job Market Signaling Scheme for Incentive and Trust Management in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3657- 3674. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced quality of services with security integration in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.16-32. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTA: Deployment and Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate adaptation scheme for IEEE 802.11-based MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1), pp.126-139. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure cluster-based architecture for certificates management in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.665-683. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MIMO cross-layer design enables QoS while detecting non-cooperative nodes in wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.395-406. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Antenna Selection Decision in IEEE 802.15.4 Wireless Sensor Networks: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive scheduler algorithm for cooperation and coverage extension in wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2225855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.88-101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2012.044785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of Advanced Diffusion with Classified Data in Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure mechanism design-based and game theoretical model for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Otrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networking and Applications (MONET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.191-204. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-009-0164-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure and resistant architecture against attacks for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2-3), pp.150-166. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cross-layer monitoring process for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and Solutions of Control Packets Vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Blockchain-Based GDPR-Compliant spontaneous and ephemeral social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. pp.1348-1353, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain and Self-Sovereign Identity-Based Platform for Electronic Health Records Management Under GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Makina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AS-DS: Anonymous Authentication Scheme Based on Physical Unclonable Function for Drone Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ahmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Ghoualmi-Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Embedded & Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, BECHAR, France. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS63605.2024.10783195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Resource Allocation in IoV Using Deep Reinforcement Learning to Minimize Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namory Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Letaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Framework for Dynamic Population Evacuation Problem Using a Vehicular Ad Hoc Network for Emergency Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2023, Transportation Research Board 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Evacuation Planning and Management through Vehicular Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Symposium of the European Association for Research in Transportation ((hEART’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen van Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Machine learning techniques and elastic resource optimization in sliced networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Laknifli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Mourad Gueroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Fog Resource Allocation Scheme: A Multi-Objective Optimization based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mobility Models on Energy Consumption in Unmanned Aerial Ad-Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Eddine Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydeny, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcn48667.2020.9314832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic selection of relays based on classification of mobility profile in a highly mobile context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin (virtual conference), Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an approach for securing IMS signaling and media planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Kanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Collaborative Clustering Approach for the Internet of Vehicles (CCA-IoV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Bersali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouarfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Second International Conference on Embedded &amp; Distributed Systems (EDiS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Oran, France. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Vehicular Fog Computing: Motivation, Architectures, Taxonomy, and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications WAINA 2020:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44038-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoolCoin: Toward a distributed trust model for miners' reputation management in blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Partition Based Fast Channel Assignment in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Babes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Riahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a distributed ABE based approach to protect privacy on online social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8886021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Framework to Speed up Design and Exploitation of Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Kifouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Kocik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genvieve Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2019.8885507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc-Track: A Cloud based data oriented vehicular tracking system with adaptive security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Slot-Head Jamming Attack and mitigation mechanism for Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based Objective Function for Routing Protocol in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Blockchain and Software-Defined Vehicular Networks approaches to secure Vehicular Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Yahiatene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BadZak: An hybrid architecture based on virtual backbone and software defined network for Internet of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Access Edge based Vehicular Fog Computing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Benjemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC-MRPL: An energy-efficient and mobility support routing protocol for Internet of Mobile Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based performance analysis of MIMO-Aware Media Access Control Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive and Hybrid Wireless Network Access Strategy for Vehicle Cloud Networks: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid and proactive architecture based on SDN for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Bendouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Haffaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valance, Spain. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov chain-based performance analysis of MIMO-aware media access control protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1061-1066, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on smart traffic network control and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Merrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Multidisciplinary Engineering Design Optimization (MEDO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDO.2016.7746553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure routing protocol based on RPL for Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Glissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Transmission Strategy Selection Algorithm for M2M Communications: An Evolutionary Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications, IEEE NCA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cambridge, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization for Security and QoS adaptation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible M2M radio resource sharing scheme in LTE networks within an H2H/M2M coexistence scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication, CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling algorithm based on PID controller for OFDM wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Cognitive Radio meets the Internet of Things?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Athar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative des ressources radio dans un scénario de coexistence M2M/H2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource sharing for MTC in LTE-A: An approach based on the bipartite graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in cognitive radio for multimedia streaming over wireless Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC), 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Resource Sharing for MTC in LTE-A: An Interference-Aware Bipartite Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Mobility Support in Wearable Health Monitoring Systems: Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boulemtafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des ressources radio pour MTC dans LTE-A: Une approche basée sur le graphe biparti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFIP (Colloque francophone sur l’ingénierie des protocoles), Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Detection on 802.11p under Multi-channel Operation in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Nguyen-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of MIMO-based MAC/PHY cross-layer design in multi-hop ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu-Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7348009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant propice à l'envoi d'un message sur la couche IEEE 802.11p/1609.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob2014 : 10èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing content dissemination for ad hoc cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosia, Cyprus. pp.x.1-x.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Tracking Algorithm for Communicating Target in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Vilamoura, Algarve, Portugal. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bounded Localization Algorithm based on Distributed Multidimensional Scaling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdews Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.x.1-x.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMT²: A Predictive Mobile Target Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security with Quality-of-Services optimization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hasnaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IWCMC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cagliari, Sardinia, Italy. pp.1319 - 1324, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTM²: Adapting job market signaling for distributed trust management in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1827 - 1832, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6654786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTA: A Predictive Tracking Algorithm in Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Information Infrastructure Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2013.6684343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and exclusion in vehicular ad hoc networks: an economic incentive model based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.13 - 18, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the feasibility of making intelligent antenna selection decision in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComComAP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hong Kong, China. pp.41 - 46, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2013.6533606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of RSSI-based indoor localization when using multiple antennas in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MoWNeT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada. pp.146 - 151, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2013.6613811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA: a collaborative tracking algorithm in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNC' 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.529 - 534, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2013.6504141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trust-based architecture for managing certificates in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Gazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tunisia. pp.180 - 185, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed advanced analytical trust model for VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazdar Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belghith Abdelfettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent antenna selection in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alves Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussot Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(MobiHoc'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, South Carolina, United States. pp.245-246, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMODog: How to solve the problem of selfish misbehavior detection mechanism in MANETs using MIMO Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.333-337, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel bonding in cognitive radio wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husain Rehmani Mubashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Avignon, France. pp.72 - 76, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iCOST.2012.6271293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDES- Efficient dynamic selective encryption framework to secure multimedia traffic in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddar Lamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Ontario, Canada. pp.1041-1045, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muDog: Smart monitoring mechanism for wireless sensor networks based on IEEE 802.15.4 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network Simulators Relevance compared to a real IEEE 802.15.4 Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel access for bandwidth improvement in IEEE 802.15.4 wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Livolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Wireless Days 2011 (IEEE WD'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Ontario, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2011.6098151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffusion of classified data in vehicular sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Object Tracking Algorithm using Heterogeneous Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Boulanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Extension Based on Incentive Scheduler for Mobile Relaying Nodes in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Computer Networks (LCN), 2011 IEEE 36th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.303 - 306, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Simulators Relevance Compared to a Real Testbed in Outdoor and Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference (IWCMC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans les réseaux de capteurs et les réseaux mobiles ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for QoS-Aware Routing in Multi-tier Wireless Multimedia Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Conference on Management of Multimedia and Mobile Networks and Services (MMNS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Italy. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and pseudo-anonymity with a cluster-based approach for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, LA, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fairness and optimized throughput for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepack Diwakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart attacks based on control packets vulnerabilities with IEEE 802.11 MAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Crete Island, Greece. pp.588-593, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2008.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism design-based secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otrok Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noaman Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob.2008.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hiérarchique distribuée pour sécuriser les réseaux ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer approach to improve the monitoring process for mobile ad hoc networks based on IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.1086 - 1091, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de confiance et résistance aux attaques dans les réseaux Ad hoc mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tunisie. pp.258-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident community to secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(IEEE ICC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom. pp.1254 -1259, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and mobility-based clustering algorithm for secure mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICSNC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2006.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure architecture for mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSN'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11943952_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sécurité du PDA : IDS Embarqué (EIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamedl Naci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in Wireless Communications and Networks Workshop (QoS-QoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubashir Husain Rehmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and QoE in wireless communications and networks workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad-hoc: mécanismes de prévention, de détection et de réaction pour la sécurité des réseaux mobiles ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.160, 2012, 3838188772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tools to evaluate the performance of wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems: Methodologies and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Science Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0128008874. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00023-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanisms for wireless sensor networks: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahiem M. M. El Emary; S.Ramakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.595-621, 2013, 9781466518100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a deployment weighted multigraph of connected objects and method for generating a deployment weighted multigraph of connected objects and method for generating optimized deployment solutions of connected objects thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2023/085223. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Device for Guiding Using a Connected Object in a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/064225. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4063789PROCÉDÉ ET DISPOSITIF DE GUIDAGE PAR OBJET CONNECTÉ DANS UN BÂTIMENT PAR LOCALISATION À CHAQUE BORNE DE POSITIONNEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4314711. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR GUIDING BY CONNECTED OBJECT IN A BUILDING BY LOCATION OF EACH POSITIONING TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4063789A1. 2022, https://www.patentguru.com/inventor/mebarki-ahmed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for guiding by connected object in a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3800621A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and Assembly allowing end-user terminals to exchange over a wireless multi-hop communication proximity network with dynamic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3074632 WO/2019/110594 US20200374975 CN112868255 ES2957269. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble permettant à des terminaux utilisateurs finaux d'échanger par l'intermédiaire d'un réseau multi-sauts sans fil de proximité de communication à architecture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1761613. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité dans les réseaux mobiles ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00683602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Wireless multi-hop networks : Quality of Services and Security concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Paris-Est, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01260478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-mlv.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/LIGM/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-est.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-savoie.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/ieee-access" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-8677/homepage/EditorialBoard.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291099-1131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comsoc.org/jsac/cfp/series-network-softwarization-enablers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/ad-hoc-networks/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=6287639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/jcsnc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Fofana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3427814" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ahmim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3449044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Achour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-020-00988-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Mekki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jabri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Afzal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousaf Bin Zikria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H.P. Fitzek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.01.057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hamdoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01527-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09532-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Abar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belghith Abdelfettah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2NVKC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sami Oubbati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Lakas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2898477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Yahiaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.65" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101879" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24V36TLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Ahmadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.02.042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BLMG6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.097730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Lim Alvin Yau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2819169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.09.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP8TJFG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Umer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samee Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reisslein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Radenkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2756625" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Benjemaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJXM3SZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Athar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2017.1600404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddadou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BFQPH9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenkovic, Milena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LS7C3Z1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jos&#233; Puga Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2647499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Boulanouar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2015.070592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2516158" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hasnaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2562" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCLD63XQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360883" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Rehmani Mubashir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.11.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.05.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazdar Tahani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5J1RKSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2225855" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Salhi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2012.044785" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1220" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Otrok" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Mohammad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-009-0164-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746613v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.116" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK7LHSQR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7157QZVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.72" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMX7TLK9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059670" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS63605.2024.10783195" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770370" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Makina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770361" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Laknifli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benallouche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685254" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045608" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Boubiche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn48667.2020.9314832" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jmal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149423" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bersali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296436" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Kanoune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322191" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44038-1_15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8886021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hadji" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Babes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genvieve Baudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8885507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422759" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Achour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647969" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647850" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986414" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510431v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306522v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511237" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344109v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510879" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDO.2016.7746553" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443395v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Glissa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576888v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577103" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen-Minh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348039" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201778v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260539v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulemtafes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417719" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878883" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdews Tlili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504141" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533601" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583747" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781590v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6654786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684343" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788125v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533606" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2013.6613811" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddar Lamia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364221" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687192v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314226" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Gazdar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285787" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724667v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503113" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248407" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCOST.2012.6271293" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098151" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Baklouti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963200" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620396v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620395v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982645" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676756v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115309" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620343v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620333v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.378" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680884v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepack Diwakar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.426" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680881v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.102" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrok Hadi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noaman Mohammed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob.2008.77" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.209" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620334v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680887v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.212" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680891v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11943952_36" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680894v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2006.74" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamedl Naci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718830v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724668v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130380v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128008874000237?via%3Dihub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00023-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733845v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449827v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351705v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510124v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450685v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Ahmed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509361v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01260478v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-mlv.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igm.univ-mlv.fr/LIGM/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-est.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-savoie.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/ieee-access" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/24756725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291530-8677/homepage/EditorialBoard.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1002/%28ISSN%291099-1131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comsoc.org/jsac/cfp/series-network-softwarization-enablers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/ad-hoc-networks/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=6287639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/jcsnc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ahmim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Fofana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Letaifa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3427814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3449044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Mekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4265" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Achour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-020-00988-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09532-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejung Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalil Afzal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousaf Bin Zikria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H.P. Fitzek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.01.057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01527-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Abar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101879" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24V36TLJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.02.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BLMG6C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Yahiatene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Menacer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Yahiaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sami Oubbati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Lakas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2898477" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.097730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belghith Abdelfettah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2NVKC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubashir Husain Rehmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Lim Alvin Yau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2018.2819169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bendouda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.09.070" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP8TJFG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857437v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhaj Ahmad Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Umer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samee Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui Yu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2805543" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Athar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2017.1600404" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reisslein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Radenkovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2756625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Benjemaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.11.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQJXM3SZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenkovic, Milena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.02.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LS7C3Z1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jos&#233; Puga Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2647499" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.10.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BFQPH9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2015.070592" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2516158" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hasnaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCLD63XQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Boulanouar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lohier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.05.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazdar Tahani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5J1RKSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Rehmani Mubashir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.11.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2225855" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Salhi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2012.044785" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1220" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Otrok" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Mohammad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-009-0164-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746613v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.116" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK7LHSQR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.72" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMX7TLK9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.690" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7157QZVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059670" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Makina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770361" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS63605.2024.10783195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770370" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Laknifli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mourad Gueroui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benallouche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685254" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972890v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jmal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045361" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Boubiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn48667.2020.9314832" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972895v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149423" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Kanoune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322191" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bersali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouarfa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296436" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44038-1_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045608" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hadji" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Babes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012743v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8886021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genvieve Baudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2019.8885507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Achour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647969" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725384v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422759" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647850" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425664v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986414" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576887v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Merrad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDO.2016.7746553" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Glissa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510879" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378088v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511237" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577174" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577103" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306522v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293491" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417719" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260539v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boulemtafes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen-Minh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201778v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878883" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdews Tlili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798088v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583747" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6654786" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577561v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684343" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788126v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533601" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2013.6533606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2013.6613811" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504141" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Gazdar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285787" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503113" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248407" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687192v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314226" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690514v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCOST.2012.6271293" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddar Lamia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364221" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620375v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Baklouti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963200" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620396v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098151" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620395v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982645" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676756v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115309" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620343v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620333v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.378" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680884v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepack Diwakar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.426" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680881v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.102" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrok Hadi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noaman Mohammed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob.2008.77" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.209" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620334v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680887v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.212" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680894v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2006.74" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680891v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11943952_36" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamedl Naci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724668v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130380v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128008874000237?via%3Dihub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00023-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733845v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449827v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450685v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Ahmed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509361v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01260478v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>