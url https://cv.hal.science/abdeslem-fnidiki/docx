--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -66,7918 +66,7910 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of structural defects on the magnetic properties of annealed Fe56Pd44 thin films upon development of the ordered L10 phase</w:t>
+                <w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bahamida</w:t>
+                <w:t xml:space="preserve">E. Choker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 563, pp.169991. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351642v1</w:t>
+                <w:t xml:space="preserve">hal-04764445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t>
+                <w:t xml:space="preserve">Role of structural defects on the magnetic properties of annealed Fe56Pd44 thin films upon development of the ordered L10 phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Declémy</w:t>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+                <w:t xml:space="preserve">M. Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">E. Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.106844. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 563, pp.169991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601123v1</w:t>
+                <w:t xml:space="preserve">hal-04351642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t>
+                <w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+                <w:t xml:space="preserve">A. Declémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid El Boubekri</w:t>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Rabi</w:t>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hocine Agouriane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771255v1</w:t>
+                <w:t xml:space="preserve">hal-03601123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Coïsson</w:t>
+                <w:t xml:space="preserve">Abdelhamid El Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
+                <w:t xml:space="preserve">Bouchra Rabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Olivetti</w:t>
+                <w:t xml:space="preserve">El-Hocine Agouriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Martino</w:t>
+                <w:t xml:space="preserve">Abdellatif Essoumhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851452v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered to ordered phase transformation: Correlation between microstructure and magnetic properties in Fe–Pd thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Barrera</w:t>
+                <w:t xml:space="preserve">Marco Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 131 (12), pp.123902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085898⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656850v1</w:t>
+                <w:t xml:space="preserve">hal-03851452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Disordered to ordered phase transformation: Correlation between microstructure and magnetic properties in Fe–Pd thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richomme</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (12), pp.123902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0085898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Khanchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654986v1</w:t>
+                <w:t xml:space="preserve">hal-03656866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Khanchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922643v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ounacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essoumhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Razouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Viret</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568971v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Viret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107137v1</w:t>
+                <w:t xml:space="preserve">hal-02568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the A1 to L10 transformation on the structure and magnetic properties of polycrystalline Fe56Pd44 alloy thin films produced by thermal evaporation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Celegato</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107480v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjaad Zarefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed exchange-coupled soft α-(Fe 80 Pd 20 ) and hard L1 0 FePd phases in Fe 64 Pd 36 thin films studied by first order reversal curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of the A1 to L10 transformation on the structure and magnetic properties of polycrystalline Fe56Pd44 alloy thin films produced by thermal evaporation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 668, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766087v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed exchange-coupled soft α-(Fe 80 Pd 20 ) and hard L1 0 FePd phases in Fe 64 Pd 36 thin films studied by first order reversal curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.47 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591469v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative structural and magnetic study of Fe100−xPdx(x=15, 20 and 36) thin films deposited on Si (100) and glass substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107436v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01591469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing Effect on the Structural and Magnetic Properties of Granular Cu80Fe10Ni10 Ribbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comparative structural and magnetic study of Fe100−xPdx(x=15, 20 and 36) thin films deposited on Si (100) and glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Omari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-015-3018-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868038v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annealing Effect on the Structural and Magnetic Properties of Granular Cu80Fe10Ni10 Ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">N. Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debelle</w:t>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (7), pp.2149 - 2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-015-3018-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and ferromagnetic resonance investigations of tunnel magnetic junctions using Co2MnGe Heusler alloys as magnetic electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genevois</w:t>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zighem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.M. Chérif</w:t>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (issue 18), pp.183907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142634v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mössbauer studies of evaporated Fe 100–x Pd x thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission electron microscopy and ferromagnetic resonance investigations of tunnel magnetic junctions using Co2MnGe Heusler alloys as magnetic electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Laggoun</w:t>
+                <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Guittoum</w:t>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Bahamida</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014140195⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 551, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142567v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of iron silicide nanoparticles to the magnetic behavior of annealed Fe-implanted 6H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Mössbauer studies of evaporated Fe 100–x Pd x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Saida Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boudissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (2), pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014140195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400114⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01498235v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic studies of Cu80Fe5Ni15 granular ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Omari</w:t>
+                <w:t xml:space="preserve">Contribution of iron silicide nanoparticles to the magnetic behavior of annealed Fe-implanted 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lassri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.04.053⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.60 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995342v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01498235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Magnetic and electronic studies of Cu80Fe5Ni15 granular ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 343, pp.108-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829265v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization Dynamics in Co&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;MnGe/Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;/Co Tunnel Junctions Grown on Different Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tuzcuoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Zighem</w:t>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-M. Chérif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (11), pp.2043-2048. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2013.3064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142662v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+                <w:t xml:space="preserve">Magnetization Dynamics in Co&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;MnGe/Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;/Co Tunnel Junctions Grown on Different Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Baricco</w:t>
+                <w:t xml:space="preserve">H. Tuzcuoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.2043-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2013.3064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829269v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01829268v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic studies in the granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01991423v1</w:t>
+                <w:t xml:space="preserve">hal-01829268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Magnetic and electronic studies in the granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (12), pp.2150-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829271v1</w:t>
+                <w:t xml:space="preserve">hal-01991423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01946212v1</w:t>
+                <w:t xml:space="preserve">hal-01829271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405 (12), pp.2632-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829275v1</w:t>
+                <w:t xml:space="preserve">hal-01946212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01829276v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513899v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01829277v1</w:t>
+                <w:t xml:space="preserve">hal-00513899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer investigation of Fe1−x Crx films grown by ion-beam sputter deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.513⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143459v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic study of epitaxial Fe∕InGaAs∕InP(100) deposited by ion-beam sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mössbauer investigation of Fe1−x Crx films grown by ion-beam sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Al-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1928325⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 381 (1-2), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142641v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Mössbauer study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 357 (3-4), pp.319-325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon and iron nanostructures synthesized by the DC arc discharge method: influence of the location in the reactor and of the pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Pascard</w:t>
+                <w:t xml:space="preserve">Magnetic study of epitaxial Fe∕InGaAs∕InP(100) deposited by ion-beam sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (12), pp.123902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1928325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01331729v1</w:t>
+                <w:t xml:space="preserve">hal-03142641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Magnetic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of carbon and iron nanostructures synthesized by the DC arc discharge method: influence of the location in the reactor and of the pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Noguès</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.036⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142650v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two ferromagnetic iron sites in Fe–Cr–Ni thin films prepared by thermal evaporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Merakeb</w:t>
+                <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Eymery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Bouzabata</w:t>
+                <w:t xml:space="preserve">M. Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2003.07.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142883v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing at micrometric and nanometric scale in mechanically alloyed Fe60Cr40</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evidence for two ferromagnetic iron sites in Fe–Cr–Ni thin films prepared by thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.J. Malandain</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01713-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (5), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2003.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142690v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray diffraction and Mössbauer study of interdiffusion phenomena at the interface between Fe and In 0.5 Ga 0.5 As (001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Monteverde</w:t>
+                <w:t xml:space="preserve">Mixing at micrometric and nanometric scale in mechanically alloyed Fe60Cr40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+                <w:t xml:space="preserve">J.J. Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 21 (3), pp.179-185. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 327 (2-4), pp.140-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142881v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An X-ray diffraction and Mössbauer study of interdiffusion phenomena at the interface between Fe and In 0.5 Ga 0.5 As (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dorien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Monteverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (3), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946440v1</w:t>
+                <w:t xml:space="preserve">hal-03142881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mössbauer comparative study of the local environment in metastable 304 stainless steel films depending on the preparation mode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 256 (1-3), pp.227-236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 262 (3), pp.368-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00487-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142897v1</w:t>
+                <w:t xml:space="preserve">hal-01946440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-field magnetoresistance of Fe/Cr multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Nanostructure and magnetic properties of Fe0.56Cu0.44 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.H. Sinh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">D.T. Huong Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 327 (2-4), pp.334-336. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (3), pp.420-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01781-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142683v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure and magnetic properties of Fe0.56Cu0.44 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Low-field magnetoresistance of Fe/Cr multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Huong Giang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">N.A. Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Sinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00061-1⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 327 (2-4), pp.334-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01781-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142686v1</w:t>
+                <w:t xml:space="preserve">hal-03142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Gas Effect on the Structural and Magnetic Properties of Fe&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt; Alloy Synthesised by Mechanical Alloying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Teillet</w:t>
+                <w:t xml:space="preserve">A Mössbauer comparative study of the local environment in metastable 304 stainless steel films depending on the preparation mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.12.37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 256 (1-3), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143424v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Mossbauer Studies of Perpendicular Magnetic Anisotropy in Nanocrystalline Gd-Fe Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Residual Gas Effect on the Structural and Magnetic Properties of Fe&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt; Alloy Synthesised by Mechanical Alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Magnetics Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3379/tmjpn2001.2.202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.12.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143455v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Magnetic Properties of Evaporated Nanostructured Fe/V Multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Mossbauer Studies of Perpendicular Magnetic Anisotropy in Nanocrystalline Gd-Fe Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Danh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">N.T. Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2 (2), pp.183-187. </w:t>
+              <w:t xml:space="preserve">Transactions of the Magnetics Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.202-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2002.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3379/tmjpn2001.2.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142871v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t>
+                <w:t xml:space="preserve">Structural and Magnetic Properties of Evaporated Nanostructured Fe/V Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juraszek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">N. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (2), pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2002.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142864v1</w:t>
+                <w:t xml:space="preserve">hal-03142871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142868v1</w:t>
+                <w:t xml:space="preserve">hal-03142864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of UHV-evaporated Fe/Tb multilayers: Effect of the substrate temperature</w:t>
+                <w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richomme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pascard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.094415⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142863v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of UHV-evaporated Fe/Tb multilayers: Effect of the substrate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Le Gall</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Keune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.094415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142857v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t>
+                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juraszek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">N. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (8), pp.4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142852v1</w:t>
+                <w:t xml:space="preserve">hal-03142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142848v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142818v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142823v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142843v1</w:t>
+                <w:t xml:space="preserve">hal-03142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juraszek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Danh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t>
@@ -8009,3790 +8001,3932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142726v1</w:t>
+                <w:t xml:space="preserve">hal-03142843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xe ions irradiation on bcc-Fe/Tb multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 122 (3), pp.507-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(96)00668-4⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03143462v1</w:t>
+                <w:t xml:space="preserve">hal-03142726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Xe ions irradiation on bcc-Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lebertois</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 122 (3), pp.507-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(96)00668-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142729v1</w:t>
+                <w:t xml:space="preserve">hal-03143462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogenation study of bulk Sm2(Fe,Co)17 compound: Comparison between two processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. de Pauw</w:t>
+                <w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lemarchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+                <w:t xml:space="preserve">J.P. Lebertois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 169 (1-2), pp.82-88. </w:t>
+              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00722-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142811v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Mössbauer investigations in sputtered Fe/Pt multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogenation study of bulk Sm2(Fe,Co)17 compound: Comparison between two processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krishnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">V. de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 172 (1-2), pp.61-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(97)00097-8⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 169 (1-2), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00722-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142815v1</w:t>
+                <w:t xml:space="preserve">hal-03142811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes in FeREB amorphous ribbons: A Mössbauer study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Mössbauer investigations in sputtered Fe/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 157-158, pp.173-174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 172 (1-2), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(97)00097-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)01257-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142735v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of Fe/Pt multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structural changes in FeREB amorphous ribbons: A Mössbauer study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ravach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Douheret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 156 (1-3), pp.41-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00778-4⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 157-158, pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)01257-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142751v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mössbauer study of Fe/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Douheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sella</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 156 (1-3), pp.41-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00778-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254508v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in amorphous Fe/Tb multilayers</w:t>
+                <w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richomme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auric</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kaabouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00825-X⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142742v1</w:t>
+                <w:t xml:space="preserve">jpa-00254508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe amorphous multilayers: transformations under ions irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy in amorphous Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lebertois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 156 (1-3), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00825-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-583X(95)00795-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142747v1</w:t>
+                <w:t xml:space="preserve">hal-03142742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of FeHoB amorphous ribbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe amorphous multilayers: transformations under ions irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 107 (1-4), pp.374-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-583X(95)00795-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)00620-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142755v1</w:t>
+                <w:t xml:space="preserve">hal-03142747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition properties of multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer study of FeHoB amorphous ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ravach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richomme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 140-144, pp.627-628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01537-6⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 140-144 (Part 1), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)00620-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142762v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Tb/Fe multilayers by temperature-dependent CEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition properties of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02065762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 140-144, pp.627-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142781v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of rapidly solidified (Ce0.2Fe0.8)1-x Al x ribbons determined by X-ray diffraction and Mössbauer spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 92 (1), pp.1035-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02065730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe multilayers: A study by conversion electron Mössbauer spectrometry and polar Kerr effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of Tb/Fe multilayers by temperature-dependent CEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91259-A⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92 (1), pp.1243-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02065762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142786v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe multilayered films studied by conversion electron Mössbauer spectrometry and Kerr effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe multilayers: A study by conversion electron Mössbauer spectrometry and polar Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-3), pp.520-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91259-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1992338⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251543v1</w:t>
+                <w:t xml:space="preserve">hal-03142786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of diode rf-sputtered Tb/Fe multilayers: influence of the stack parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe multilayered films studied by conversion electron Mössbauer spectrometry and Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pénissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-251-C3-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1992338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(92)90476-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142792v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de films magnétiques de l'alliage Fe60Al40</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+                <w:t xml:space="preserve">Magneto-optical properties of diode rf-sputtered Tb/Fe multilayers: influence of the stack parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Houdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eymery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pénissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1991179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 104-107, pp.1033-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(92)90476-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00246379v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude de films magnétiques de l'alliage Fe60Al40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (6), pp.953-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245894v1</w:t>
+                <w:t xml:space="preserve">jpa-00246379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 23 (5), pp.925-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144702v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-Implantation Induced Phase Transitions as Studied by Mössbauer Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.57-58.229⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1735-C8-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144698v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">Ion-Implantation Induced Phase Transitions as Studied by Mössbauer Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 57-58, pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.57-58.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229042v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 23 (5), pp.925-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Fe/sub 60/Al/sub 40/ films prepared by coevaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.11574⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1735-C8-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144701v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMR studies in Al2+ implanted Fe60Al40 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of Fe/sub 60/Al/sub 40/ films prepared by coevaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Denanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krishnan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9601(87)90603-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 24 (2), pp.1697-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.11574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03144689v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fe60Al40 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">FMR studies in Al2+ implanted Fe60Al40 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90289-4⟩</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 121 (1), pp.43-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9601(87)90603-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144694v1</w:t>
+                <w:t xml:space="preserve">hal-03144689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-implantation induced phase transitions: Order-disorder and amorphous-crystal transformations (CEMS studies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Magnetic Fe60Al40 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02399444⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 63 (6), pp.549-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144688v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considerations sur un eclatement magnetique hyperfin produit par implantation ionique dans FeAl 40%at.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ion-implantation induced phase transitions: Order-disorder and amorphous-crystal transformations (CEMS studies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Eymery</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Metallurgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29 (1-4), pp.1179-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02399444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90205-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03144686v1</w:t>
+                <w:t xml:space="preserve">hal-03144688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la transition ordre-desordre creee par implantation ionique dans FeCo50 % at.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nouvelles considerations sur un eclatement magnetique hyperfin produit par implantation ionique dans FeAl 40%at.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Metallurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 19 (3), pp.329-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90324-2⟩</w:t>
+              <w:t xml:space="preserve">, 1985, 19 (7), pp.847-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90205-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03144684v1</w:t>
+                <w:t xml:space="preserve">hal-03144686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la transition ordre-desordre creee par implantation ionique dans FeCo50 % at.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Metallurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 19 (3), pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90324-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CEMS as applied to implantation studies in FeAl 40 at.%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 209-210, pp.919-924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0167-5087(83)90900-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11802,293 +11936,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najah Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Agnarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Choker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12235,51 +12369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Co&#239;sson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laggoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR36C0HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3018-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laggoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bahamida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boudissa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67F32ACD5FAAABCD41812251D910CCE82FEF4CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z4WK5ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPC2ZQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuzcuoglu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.3064" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.02.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TBKX4DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eymery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al-Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goudeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.513" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TJTXF2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CW6HWJM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogu&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJQJWCZ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merakeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eymery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2003.07.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP642J74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malandain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01713-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1CVHXV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142881v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteverde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BFDBA740147063C88DA0358EA8708E845C0EBB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142897v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00487-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9MTPHK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Tuan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Sinh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01781-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFZ9XG1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Huong Giang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00061-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9KTHQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.12.37" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Huy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.202" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keune" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.094415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(96)00668-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46449ZF9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Pauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00722-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KRDZVLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(97)00097-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z91113BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Driouch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)01257-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/065D8A7CEA457599D2745CD0CCB721B6F5139D46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Douheret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00778-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF44B7D9B62A9B2644314D6B6327AAED54DEB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auric" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00825-X" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQQRDKG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00795-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E69D0C6A94497C8F753C5579013D61635FA179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142755v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)00620-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQS6VH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142762v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01537-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQ4GV8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065762" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HML7S5WS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142768v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martineau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labulle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065730" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8ED3E118013F947914865B67159B842DC9BD62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91259-A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9FMRRNZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251543v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992338" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64C9B338BF2D49AA54EDFE1CF2FDAF4457F22BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;nissard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(92)90476-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A59A2686471A33811D0BFB46DAE696BE68BDFEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245894v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002305092500" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.57-58.229" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Denanot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11574" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(87)90603-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5GPT4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144694v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junqua" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90289-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX8VR58J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90205-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0M7CZKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144684v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90324-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C81E50EE4125EC2D79EC3E194ACB7CA5CAA5D70D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144678v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90900-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53BFE895C7F4EF7E9E1FD87314AA0A0046C7F45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahamida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Co&#239;sson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laggoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR36C0HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3018-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.090" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laggoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bahamida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boudissa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67F32ACD5FAAABCD41812251D910CCE82FEF4CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z4WK5ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPC2ZQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuzcuoglu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.3064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.02.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TBKX4DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eymery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al-Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.513" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TJTXF2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CW6HWJM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928325" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogu&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJQJWCZ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merakeb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2003.07.029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP642J74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malandain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01713-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1CVHXV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteverde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BFDBA740147063C88DA0358EA8708E845C0EBB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Duc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Huong Giang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00061-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9KTHQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Tuan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Sinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01781-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFZ9XG1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00487-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9MTPHK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.12.37" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Huy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.094415" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(96)00668-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46449ZF9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Pauw" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00722-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KRDZVLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(97)00097-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z91113BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Driouch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)01257-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/065D8A7CEA457599D2745CD0CCB721B6F5139D46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Douheret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00778-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF44B7D9B62A9B2644314D6B6327AAED54DEB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00825-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQQRDKG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00795-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E69D0C6A94497C8F753C5579013D61635FA179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)00620-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQS6VH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01537-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQ4GV8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martineau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labulle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065730" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8ED3E118013F947914865B67159B842DC9BD62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065762" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HML7S5WS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91259-A" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9FMRRNZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992338" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64C9B338BF2D49AA54EDFE1CF2FDAF4457F22BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142792v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;nissard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(92)90476-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A59A2686471A33811D0BFB46DAE696BE68BDFEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002305092500" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.57-58.229" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Denanot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(87)90603-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5GPT4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junqua" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90289-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX8VR58J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144686v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90205-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0M7CZKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90324-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C81E50EE4125EC2D79EC3E194ACB7CA5CAA5D70D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144678v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90900-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53BFE895C7F4EF7E9E1FD87314AA0A0046C7F45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>