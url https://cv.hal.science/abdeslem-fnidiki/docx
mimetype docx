--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,559 +368,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t>
+                <w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Declémy</w:t>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+                <w:t xml:space="preserve">Abdelhamid El Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Bouchra Rabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El-Hocine Agouriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Essoumhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601123v1</w:t>
+                <w:t xml:space="preserve">hal-03771255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid El Boubekri</w:t>
+                <w:t xml:space="preserve">A. Declémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Rabi</w:t>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hocine Agouriane</w:t>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Essoumhi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771255v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disordered to ordered phase transformation: Correlation between microstructure and magnetic properties in Fe–Pd thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Coïsson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luca Martino</w:t>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 131 (12), pp.123902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851452v1</w:t>
+                <w:t xml:space="preserve">hal-03656850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered to ordered phase transformation: Correlation between microstructure and magnetic properties in Fe–Pd thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bahamida</w:t>
+                <w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Barrera</w:t>
+                <w:t xml:space="preserve">Luca Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 131 (12), pp.123902. </w:t>
+              <w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0085898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656850v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t>
               </w:r>
@@ -945,10988 +945,10854 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Richomme</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656866v1</w:t>
+                <w:t xml:space="preserve">hal-03654986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. El Khanchaoui</w:t>
+                <w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ounacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essoumhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ounacer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Razouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654986v1</w:t>
+                <w:t xml:space="preserve">hal-02922643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Razouk</w:t>
+                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922643v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Viret</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568971v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Effect of the A1 to L10 transformation on the structure and magnetic properties of polycrystalline Fe56Pd44 alloy thin films produced by thermal evaporation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Viret</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 668, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107137v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjaad Zarefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the A1 to L10 transformation on the structure and magnetic properties of polycrystalline Fe56Pd44 alloy thin films produced by thermal evaporation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bahamida</w:t>
+                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Celegato</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107480v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01591469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed exchange-coupled soft α-(Fe 80 Pd 20 ) and hard L1 0 FePd phases in Fe 64 Pd 36 thin films studied by first order reversal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.47 - 56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
+                <w:t xml:space="preserve">A comparative structural and magnetic study of Fe100−xPdx(x=15, 20 and 36) thin films deposited on Si (100) and glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591469v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative structural and magnetic study of Fe100−xPdx(x=15, 20 and 36) thin films deposited on Si (100) and glass substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bahamida</w:t>
+                <w:t xml:space="preserve">Annealing Effect on the Structural and Magnetic Properties of Granular Cu80Fe10Ni10 Ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moubah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (7), pp.2149 - 2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-015-3018-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107436v1</w:t>
+                <w:t xml:space="preserve">hal-01868038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing Effect on the Structural and Magnetic Properties of Granular Cu80Fe10Ni10 Ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moubah</w:t>
+                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-015-3018-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (issue 18), pp.183907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868038v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Structural and Mössbauer studies of evaporated Fe 100–x Pd x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bahamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (2), pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014140195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy and ferromagnetic resonance investigations of tunnel magnetic junctions using Co2MnGe Heusler alloys as magnetic electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 551, pp.163-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mössbauer studies of evaporated Fe 100–x Pd x thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Boudissa</w:t>
+                <w:t xml:space="preserve">Contribution of iron silicide nanoparticles to the magnetic behavior of annealed Fe-implanted 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.60 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014140195⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142567v1</w:t>
+                <w:t xml:space="preserve">cea-01498235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of iron silicide nanoparticles to the magnetic behavior of annealed Fe-implanted 6H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Diallo</w:t>
+                <w:t xml:space="preserve">Magnetic and electronic studies of Cu80Fe5Ni15 granular ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 343, pp.108-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400114⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01498235v1</w:t>
+                <w:t xml:space="preserve">hal-01995342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic studies of Cu80Fe5Ni15 granular ribbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Lassri</w:t>
+                <w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 343, pp.108-111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 333, pp.22--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.04.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01995342v1</w:t>
+                <w:t xml:space="preserve">hal-01829265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between microstructure at fine scale and magnetic properties of magnetoresistive Cu80Fe10Ni10 ribbons: Modeling of magnetization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetization Dynamics in Co&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;MnGe/Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;/Co Tunnel Junctions Grown on Different Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tuzcuoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.2043-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2013.3064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.12.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01829265v1</w:t>
+                <w:t xml:space="preserve">hal-03142662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization Dynamics in Co&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;MnGe/Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;/Co Tunnel Junctions Grown on Different Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Roussigné</w:t>
+                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2013.3064⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142662v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Baricco</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829269v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, magnetic and transport properties of magnetoresistive Cu 80 Fe x Ni 20- x (x= 5, 10 and 15 at.%) ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">Magnetic and electronic studies in the granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (12), pp.2150-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-0927-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01829268v1</w:t>
+                <w:t xml:space="preserve">hal-01991423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic studies in the granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Lassri</w:t>
+                <w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01991423v1</w:t>
+                <w:t xml:space="preserve">hal-01829271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405 (12), pp.2632-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829271v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01946212v1</w:t>
+                <w:t xml:space="preserve">hal-01829275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic interactions on magnetic and magnetoresistive properties of Cu 80 Fe 10 Ni 10 ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (9), pp.093917. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.625--630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3117217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829275v1</w:t>
+                <w:t xml:space="preserve">hal-01829276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural parameters on magnetoresistive properties of CuFeNi melt spun ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Yangshu. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01829276v1</w:t>
+                <w:t xml:space="preserve">hal-00513899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transmission electron microscopy and X-Ray diffraction study of microstructural evolution in magnetoresistive Cu-Fe-Ni ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 88 (09), pp.1345-1356. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.e760--e763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430802136234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513899v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of Cu80Fe5Ni15 granular ribbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ochin</w:t>
+                <w:t xml:space="preserve">Mössbauer investigation of Fe1−x Crx films grown by ion-beam sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Al-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 381 (1-2), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2007.03.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01829277v1</w:t>
+                <w:t xml:space="preserve">hal-03143459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer investigation of Fe1−x Crx films grown by ion-beam sputter deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+                <w:t xml:space="preserve">Characterization of carbon and iron nanostructures synthesized by the DC arc discharge method: influence of the location in the reactor and of the pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.513⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03143459v1</w:t>
+                <w:t xml:space="preserve">hal-01331729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Mössbauer study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 357 (3-4), pp.319-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic study of epitaxial Fe∕InGaAs∕InP(100) deposited by ion-beam sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (12), pp.123902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1928325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon and iron nanostructures synthesized by the DC arc discharge method: influence of the location in the reactor and of the pressure</w:t>
+                <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Magnetic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Pascard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005094⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331729v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of mechanically alloyed Fe100−xCrx powder mixtures: Magnetic measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Noguès</w:t>
+                <w:t xml:space="preserve">Evidence for two ferromagnetic iron sites in Fe–Cr–Ni thin films prepared by thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (5), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2003.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142650v1</w:t>
+                <w:t xml:space="preserve">hal-03142883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two ferromagnetic iron sites in Fe–Cr–Ni thin films prepared by thermal evaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">An X-ray diffraction and Mössbauer study of interdiffusion phenomena at the interface between Fe and In 0.5 Ga 0.5 As (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monteverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Eymery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (3), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2003.07.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142883v1</w:t>
+                <w:t xml:space="preserve">hal-03142881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing at micrometric and nanometric scale in mechanically alloyed Fe60Cr40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 327 (2-4), pp.140-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray diffraction and Mössbauer study of interdiffusion phenomena at the interface between Fe and In 0.5 Ga 0.5 As (001)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (3), pp.368-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142881v1</w:t>
+                <w:t xml:space="preserve">hal-01946440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Low-field magnetoresistance of Fe/Cr multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Sinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 327 (2-4), pp.334-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01781-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01946440v1</w:t>
+                <w:t xml:space="preserve">hal-03142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure and magnetic properties of Fe0.56Cu0.44 films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Mössbauer comparative study of the local environment in metastable 304 stainless steel films depending on the preparation mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Teillet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 262 (3), pp.420-426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00061-1⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 256 (1-3), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142686v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-field magnetoresistance of Fe/Cr multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Nanostructure and magnetic properties of Fe0.56Cu0.44 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Huong Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(02)01781-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (3), pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142683v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mössbauer comparative study of the local environment in metastable 304 stainless steel films depending on the preparation mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bouzabata</w:t>
+                <w:t xml:space="preserve">Residual Gas Effect on the Structural and Magnetic Properties of Fe&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt; Alloy Synthesised by Mechanical Alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.12.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00487-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142897v1</w:t>
+                <w:t xml:space="preserve">hal-03143424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Gas Effect on the Structural and Magnetic Properties of Fe&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Cr&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt; Alloy Synthesised by Mechanical Alloying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Mossbauer Studies of Perpendicular Magnetic Anisotropy in Nanocrystalline Gd-Fe Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.12.37⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Magnetics Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.202-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3379/tmjpn2001.2.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143424v1</w:t>
+                <w:t xml:space="preserve">hal-03143455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Mossbauer Studies of Perpendicular Magnetic Anisotropy in Nanocrystalline Gd-Fe Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Structural and Magnetic Properties of Evaporated Nanostructured Fe/V Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Magnetics Society of Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (2), pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2002.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3379/tmjpn2001.2.202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03143455v1</w:t>
+                <w:t xml:space="preserve">hal-03142871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Magnetic Properties of Evaporated Nanostructured Fe/V Multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2002.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142871v1</w:t>
+                <w:t xml:space="preserve">hal-03142864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pascard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142864v1</w:t>
+                <w:t xml:space="preserve">hal-03142868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of UHV-evaporated Fe/Tb multilayers: Effect of the substrate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Keune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.094415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142868v1</w:t>
+                <w:t xml:space="preserve">hal-03142863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of UHV-evaporated Fe/Tb multilayers: Effect of the substrate temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Keune</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (8), pp.4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.094415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142863v1</w:t>
+                <w:t xml:space="preserve">hal-03142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142857v1</w:t>
+                <w:t xml:space="preserve">hal-03142852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142852v1</w:t>
+                <w:t xml:space="preserve">hal-03142848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Studer</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142848v1</w:t>
+                <w:t xml:space="preserve">hal-03142818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142818v1</w:t>
+                <w:t xml:space="preserve">hal-03142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142823v1</w:t>
+                <w:t xml:space="preserve">hal-03142843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Danh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of the ferrite decomposition in unaged duplex stainless steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00133-X⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142843v1</w:t>
+                <w:t xml:space="preserve">hal-03142726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Xe ions irradiation on bcc-Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 122 (3), pp.507-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(96)00668-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142726v1</w:t>
+                <w:t xml:space="preserve">hal-03143462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xe ions irradiation on bcc-Fe/Tb multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nitrogenation study of bulk Sm2(Fe,Co)17 compound: Comparison between two processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(96)00668-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 169 (1-2), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00722-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03143462v1</w:t>
+                <w:t xml:space="preserve">hal-03142811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Mössbauer investigations in sputtered Fe/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lebertois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 172 (1-2), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(97)00097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142729v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogenation study of bulk Sm2(Fe,Co)17 compound: Comparison between two processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lebertois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 169 (1-2), pp.82-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00722-6⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142811v1</w:t>
+                <w:t xml:space="preserve">hal-03142729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Mössbauer investigations in sputtered Fe/Pt multilayers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Structural changes in FeREB amorphous ribbons: A Mössbauer study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ravach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 172 (1-2), pp.61-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(97)00097-8⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 157-158, pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)01257-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142815v1</w:t>
+                <w:t xml:space="preserve">hal-03142735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes in FeREB amorphous ribbons: A Mössbauer study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Mössbauer study of Fe/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Douheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 157-158, pp.173-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)01257-5⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 156 (1-3), pp.41-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00778-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142735v1</w:t>
+                <w:t xml:space="preserve">hal-03142751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of Fe/Pt multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaabouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00778-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142751v1</w:t>
+                <w:t xml:space="preserve">jpa-00254508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Magnetic anisotropy in amorphous Fe/Tb multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lebertois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 156 (1-3), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00825-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254508v1</w:t>
+                <w:t xml:space="preserve">hal-03142742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in amorphous Fe/Tb multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe amorphous multilayers: transformations under ions irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(95)00825-X⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 107 (1-4), pp.374-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-583X(95)00795-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142742v1</w:t>
+                <w:t xml:space="preserve">hal-03142747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe amorphous multilayers: transformations under ions irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mössbauer study of FeHoB amorphous ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ravach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-583X(95)00795-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 140-144 (Part 1), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)00620-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142747v1</w:t>
+                <w:t xml:space="preserve">hal-03142755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of FeHoB amorphous ribbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Composition properties of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 140-144 (Part 1), pp.317-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)00620-2⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 140-144, pp.627-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142755v1</w:t>
+                <w:t xml:space="preserve">hal-03142762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition properties of multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Study of Tb/Fe multilayers by temperature-dependent CEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(94)01537-6⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92 (1), pp.1243-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02065762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142762v1</w:t>
+                <w:t xml:space="preserve">hal-03142781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of rapidly solidified (Ce0.2Fe0.8)1-x Al x ribbons determined by X-ray diffraction and Mössbauer spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 92 (1), pp.1035-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02065730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Tb/Fe multilayers by temperature-dependent CEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe multilayers: A study by conversion electron Mössbauer spectrometry and polar Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02065762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-3), pp.520-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91259-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142781v1</w:t>
+                <w:t xml:space="preserve">hal-03142786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe multilayers: A study by conversion electron Mössbauer spectrometry and polar Kerr effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tb/Fe multilayered films studied by conversion electron Mössbauer spectrometry and Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91259-A⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-251-C3-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1992338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142786v1</w:t>
+                <w:t xml:space="preserve">jpa-00251543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tb/Fe multilayered films studied by conversion electron Mössbauer spectrometry and Kerr effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Magneto-optical properties of diode rf-sputtered Tb/Fe multilayers: influence of the stack parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Houdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pénissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1992338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 104-107, pp.1033-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(92)90476-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251543v1</w:t>
+                <w:t xml:space="preserve">hal-03142792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of diode rf-sputtered Tb/Fe multilayers: influence of the stack parameters.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de films magnétiques de l'alliage Fe60Al40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(92)90476-5⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (6), pp.953-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03142792v1</w:t>
+                <w:t xml:space="preserve">jpa-00246379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de films magnétiques de l'alliage Fe60Al40</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1991179⟩</w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 23 (5), pp.925-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00246379v1</w:t>
+                <w:t xml:space="preserve">jpa-00245894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Ion-Implantation Induced Phase Transitions as Studied by Mössbauer Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 57-58, pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.57-58.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245894v1</w:t>
+                <w:t xml:space="preserve">hal-03144698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1735-C8-1736. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144702v1</w:t>
+                <w:t xml:space="preserve">jpa-00229042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-Implantation Induced Phase Transitions as Studied by Mössbauer Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 23 (5), pp.925-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.57-58.229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144698v1</w:t>
+                <w:t xml:space="preserve">hal-03144696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules analytiques pour le calcul du profil d'ions implantés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01988002305092500⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1735-C8-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144696v1</w:t>
+                <w:t xml:space="preserve">hal-03144702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of Fe/sub 60/Al/sub 40/ films prepared by coevaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Denanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 24 (2), pp.1697-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.11574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229042v1</w:t>
+                <w:t xml:space="preserve">hal-03144701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Fe/sub 60/Al/sub 40/ films prepared by coevaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">FMR studies in Al2+ implanted Fe60Al40 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 121 (1), pp.43-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9601(87)90603-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.11574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144701v1</w:t>
+                <w:t xml:space="preserve">hal-03144689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMR studies in Al2+ implanted Fe60Al40 alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Magnetic Fe60Al40 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Fnidiki</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9601(87)90603-7⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 63 (6), pp.549-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03144689v1</w:t>
+                <w:t xml:space="preserve">hal-03144694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fe60Al40 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ion-implantation induced phase transitions: Order-disorder and amorphous-crystal transformations (CEMS studies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Junqua</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90289-4⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29 (1-4), pp.1179-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02399444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03144694v1</w:t>
+                <w:t xml:space="preserve">hal-03144688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-implantation induced phase transitions: Order-disorder and amorphous-crystal transformations (CEMS studies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nouvelles considerations sur un eclatement magnetique hyperfin produit par implantation ionique dans FeAl 40%at.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02399444⟩</w:t>
+              <w:t xml:space="preserve">Scripta Metallurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 19 (7), pp.847-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90205-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03144688v1</w:t>
+                <w:t xml:space="preserve">hal-03144686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considerations sur un eclatement magnetique hyperfin produit par implantation ionique dans FeAl 40%at.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sur la transition ordre-desordre creee par implantation ionique dans FeCo50 % at.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Metallurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 19 (7), pp.847-852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90205-4⟩</w:t>
+              <w:t xml:space="preserve">, 1985, 19 (3), pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0036-9748(85)90324-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03144686v1</w:t>
+                <w:t xml:space="preserve">hal-03144684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la transition ordre-desordre creee par implantation ionique dans FeCo50 % at.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">CEMS as applied to implantation studies in FeAl 40 at.%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 209-210, pp.919-924. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-5087(83)90900-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-5087(83)90900-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11936,293 +11802,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najah Rhimi</w:t>
+                <w:t xml:space="preserve">Laura Agnarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Agnarelli</w:t>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Choker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12369,51 +12235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahamida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Co&#239;sson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laggoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR36C0HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3018-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.090" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laggoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bahamida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boudissa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67F32ACD5FAAABCD41812251D910CCE82FEF4CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z4WK5ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPC2ZQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuzcuoglu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.3064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.02.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TBKX4DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eymery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al-Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goudeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.513" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TJTXF2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CW6HWJM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928325" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogu&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJQJWCZ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merakeb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2003.07.029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP642J74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malandain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01713-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1CVHXV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteverde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BFDBA740147063C88DA0358EA8708E845C0EBB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Duc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Huong Giang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00061-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9KTHQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Tuan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Sinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01781-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFZ9XG1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00487-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9MTPHK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.12.37" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Huy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.094415" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(96)00668-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46449ZF9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Pauw" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00722-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KRDZVLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(97)00097-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z91113BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Driouch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)01257-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/065D8A7CEA457599D2745CD0CCB721B6F5139D46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Douheret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00778-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF44B7D9B62A9B2644314D6B6327AAED54DEB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00825-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQQRDKG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00795-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E69D0C6A94497C8F753C5579013D61635FA179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)00620-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQS6VH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01537-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQ4GV8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martineau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labulle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065730" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8ED3E118013F947914865B67159B842DC9BD62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065762" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HML7S5WS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91259-A" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9FMRRNZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992338" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64C9B338BF2D49AA54EDFE1CF2FDAF4457F22BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142792v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;nissard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(92)90476-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A59A2686471A33811D0BFB46DAE696BE68BDFEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002305092500" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.57-58.229" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144701v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Denanot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(87)90603-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5GPT4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junqua" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90289-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX8VR58J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144686v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90205-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0M7CZKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90324-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C81E50EE4125EC2D79EC3E194ACB7CA5CAA5D70D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144678v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90900-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53BFE895C7F4EF7E9E1FD87314AA0A0046C7F45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahamida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Co&#239;sson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olivetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laggoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.09.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR36C0HB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-015-3018-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laggoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Guittoum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bahamida" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boudissa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140195" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67F32ACD5FAAABCD41812251D910CCE82FEF4CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.090" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z4WK5ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPC2ZQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Coisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.12.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRHL593H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuzcuoglu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2013.3064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0927-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B44WN58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.02.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TBKX4DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL7DZHXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yangshu. Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802136234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CRB0M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eymery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Al-Khoury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goudeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.513" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TJTXF2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CW6HWJM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928325" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogu&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.036" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJQJWCZ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merakeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eymery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2003.07.029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP642J74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteverde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BFDBA740147063C88DA0358EA8708E845C0EBB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malandain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01713-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1CVHXV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Tuan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Sinh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01781-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFZ9XG1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00487-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9MTPHK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Huong Giang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00061-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9KTHQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.12.37" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Huy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3379/tmjpn2001.2.202" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keune" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.094415" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142843v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;din" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00133-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GX0X7F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(96)00668-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46449ZF9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Pauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00722-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KRDZVLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(97)00097-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z91113BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Driouch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)01257-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/065D8A7CEA457599D2745CD0CCB721B6F5139D46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Douheret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00778-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EF44B7D9B62A9B2644314D6B6327AAED54DEB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00825-X" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQQRDKG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)00795-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62E69D0C6A94497C8F753C5579013D61635FA179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142755v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)00620-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQS6VH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(94)01537-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RQ4GV8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065762" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HML7S5WS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martineau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labulle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02065730" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8ED3E118013F947914865B67159B842DC9BD62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91259-A" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9FMRRNZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992338" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64C9B338BF2D49AA54EDFE1CF2FDAF4457F22BD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142792v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Houdy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;nissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(92)90476-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A59A2686471A33811D0BFB46DAE696BE68BDFEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245894v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002305092500" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144698v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.57-58.229" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144696v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Denanot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.11574" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144689v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(87)90603-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5GPT4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144694v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junqua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90289-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX8VR58J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144686v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90205-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0M7CZKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144684v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(85)90324-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C81E50EE4125EC2D79EC3E194ACB7CA5CAA5D70D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144678v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90900-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53BFE895C7F4EF7E9E1FD87314AA0A0046C7F45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>