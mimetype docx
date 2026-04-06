--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -486,217 +486,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Referenced Checklist Model Dedicated to Professional Actors for a Good Evaluation and Management of Networks</w:t>
+                <w:t xml:space="preserve">Geo-Collaboration Model between a City and Its Inhabitants to Develop Complementary Solutions for Better Household Waste Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCEE 2020: 14. International Conference on Sustainable Civil Engineering and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICWMRI 2020: 14. International Conference on Waste Management, Recycling and Incineration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501885v1</w:t>
+                <w:t xml:space="preserve">hal-04501890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Collaboration Model between a City and Its Inhabitants to Develop Complementary Solutions for Better Household Waste Collection</w:t>
+                <w:t xml:space="preserve">Spatially Referenced Checklist Model Dedicated to Professional Actors for a Good Evaluation and Management of Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWMRI 2020: 14. International Conference on Waste Management, Recycling and Incineration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSCEE 2020: 14. International Conference on Sustainable Civil Engineering and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501890v1</w:t>
+                <w:t xml:space="preserve">hal-04501885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Approach to Prospecting Real Estate and Real Estate Development</w:t>
               </w:r>
@@ -745,204 +745,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and sustainable management of liquid wastewater treatment network using the GIS tool and the space-based database (Geo-LD)</w:t>
+                <w:t xml:space="preserve">L’information géo-localisée au service de l’évaluation technico-spatiale du réseau d’assainissement des eaux pluviales et de la protection de l’environnement (Sud-ouest de Casablanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABSE Symposium: Tomorrow’s Megastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">GeoEdmonton 2018: 71st Canadian Geotechnical Conference; 13th joint with IAH-CNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Edmonton (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501870v1</w:t>
+                <w:t xml:space="preserve">hal-04501880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information géo-localisée au service de l’évaluation technico-spatiale du réseau d’assainissement des eaux pluviales et de la protection de l’environnement (Sud-ouest de Casablanca)</w:t>
+                <w:t xml:space="preserve">Design and sustainable management of liquid wastewater treatment network using the GIS tool and the space-based database (Geo-LD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEdmonton 2018: 71st Canadian Geotechnical Conference; 13th joint with IAH-CNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Edmonton (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">IABSE Symposium: Tomorrow’s Megastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501880v1</w:t>
+                <w:t xml:space="preserve">hal-04501870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation Technico-Spatiale du réseau d'infrastructure d'assainissement par les SIG</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Hijab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arbaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2023.151003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ASM.2021.06.555692" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2021.136015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03377238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Hijab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arbaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2023.151003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ASM.2021.06.555692" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2021.136015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03377238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>