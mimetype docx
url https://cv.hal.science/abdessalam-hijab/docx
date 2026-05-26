--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -72,730 +72,857 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UTILISATION DU GÉOWEB COMMUNAUTAIRE POUR AMÉLIORER LA (CO) CONCEPTION DES PLANS D’AMÉNAGEMENT. Cas de la ville de Taourirt au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalam Hijab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HYPERURBAIN.9 VILLE DIRIGÉE PAR LES DONNÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 979-10-90094-71-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la planification urbaine au Maroc: de la tradition à la participation numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihane Saidi</w:t>
+                <w:t xml:space="preserve">Modélisation systémique d’une opération de rénovation urbaine au Maroc : vers la co-construction d’un projet partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANITÉS NUMÉRIQUES III : Design, Data, villes et habitats intelligents (D2VhI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, VALENCIENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754979v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation systémique d’une opération de rénovation urbaine au Maroc : vers la co-construction d’un projet partagé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Arbaoui</w:t>
+                <w:t xml:space="preserve">L'évolution de la planification urbaine au Maroc: de la tradition à la participation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdessalam Hijab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANITÉS NUMÉRIQUES III : Design, Data, villes et habitats intelligents (D2VhI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, VALENCIENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754969v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du Géoweb communautaire pour améliorer la (co)conception des plans d’aménagement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l'analyse systémique et de la géo-communication pour la mise en place d'un dispositif collaboratif dédié au processus de collecte des déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HyperUrbain #9 – Ville dirigée par les données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Médias sociaux et services numériques : Business, innovation, durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501876v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'analyse systémique et de la géo-communication pour la mise en place d'un dispositif collaboratif dédié au processus de collecte des déchets ménagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du Géoweb communautaire pour améliorer la (co)conception des plans d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias sociaux et services numériques : Business, innovation, durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque HyperUrbain #9 – Ville dirigée par les données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501882v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Collaboration Model between a City and Its Inhabitants to Develop Complementary Solutions for Better Household Waste Collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatially Referenced Checklist Model Dedicated to Professional Actors for a Good Evaluation and Management of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWMRI 2020: 14. International Conference on Waste Management, Recycling and Incineration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSCEE 2020: 14. International Conference on Sustainable Civil Engineering and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501890v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Referenced Checklist Model Dedicated to Professional Actors for a Good Evaluation and Management of Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geo-Collaboration Model between a City and Its Inhabitants to Develop Complementary Solutions for Better Household Waste Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCEE 2020: 14. International Conference on Sustainable Civil Engineering and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICWMRI 2020: 14. International Conference on Waste Management, Recycling and Incineration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501885v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Approach to Prospecting Real Estate and Real Estate Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCT 2019: XIII. International Conference on Cognitive Communications and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information géo-localisée au service de l’évaluation technico-spatiale du réseau d’assainissement des eaux pluviales et de la protection de l’environnement (Sud-ouest de Casablanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -810,361 +937,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoEdmonton 2018: 71st Canadian Geotechnical Conference; 13th joint with IAH-CNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Edmonton (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and sustainable management of liquid wastewater treatment network using the GIS tool and the space-based database (Geo-LD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABSE Symposium: Tomorrow’s Megastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation Technico-Spatiale du réseau d'infrastructure d'assainissement par les SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoOttawa 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267436v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04755001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1182,51 +1182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Device to Improve Collaborative Practices of Sanitation Department Agents of a Territory: The Case of the Lamkansa District in Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-Prospecting Approach in The Service of The Land and Real Estate Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Social Sciences &amp; Management studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1364,51 +1364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Actor Geo-Collaborative Device for Collecting Household Waste in Urban Areas: A Case Study of Lamkansa District, Casablanca, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance collaborative de l’assainissement urbain pour une gestion durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,112 +1543,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ctd.2796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TICs et SIG au service d'un dispositif collaboratif multi-acteuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalam Hijab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UPHF0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoWeb at the Service of Household Waste Collection in Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,87 +1766,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural Urban Design and Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TICs et SIG pour mieux protéger l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Hijab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,160 +1861,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 10ème édition du Mardi des Chercheurs, UMONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501874v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Hijab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arbaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2023.151003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ASM.2021.06.555692" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2021.136015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03377238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Hijab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arbaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501890v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amrani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2023.151003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ASM.2021.06.555692" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/iim.2021.136015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03377238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>