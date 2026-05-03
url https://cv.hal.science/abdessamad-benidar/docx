--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,3978 +66,4112 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of champagne cork popping revisited through high-speed schlieren imaging and computational fluid dynamics simulations</w:t>
+                <w:t xml:space="preserve">Branching ratios and mechanisms of the reactions of Ar+ with CH4 and C2H4 at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Fréreux</w:t>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tomasetti</w:t>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benidar</w:t>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Himakar</w:t>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), pp.056111. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (8), pp.084307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0199992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599928v1</w:t>
+                <w:t xml:space="preserve">hal-05587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude compensating ringed nozzle</w:t>
+                <w:t xml:space="preserve">The dynamics of champagne cork popping revisited through high-speed schlieren imaging and computational fluid dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jraisheh</w:t>
+                <w:t xml:space="preserve">J. N. Fréreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chutia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">B. Tomasetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Himakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.056111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0199992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123691v1</w:t>
+                <w:t xml:space="preserve">hal-04599928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamic simulation of the supersonic CO2 flow during champagne cork popping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altitude compensating ringed nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+                <w:t xml:space="preserve">A. Jraisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+                <w:t xml:space="preserve">J. Chutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089774⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772399v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational fluid dynamic simulation of the supersonic CO2 flow during champagne cork popping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Demes</w:t>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lique</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.066119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0089774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634107v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durif</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Messinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195931v1</w:t>
+                <w:t xml:space="preserve">hal-03634107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter Dudas</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+                <w:t xml:space="preserve">J.P. Messinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (13), pp.134201. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562287v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309943v1</w:t>
+                <w:t xml:space="preserve">hal-02562287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line shape in a free-jet hypersonic expansion investigated by cavity ring-down spectroscopy and computational fluid dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.06.082⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358139v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Substituted Cyanobutadiynes: Roles of the Bromine Atom and Methyl Group as Substituents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otilia Mó</w:t>
+                <w:t xml:space="preserve">Line shape in a free-jet hypersonic expansion investigated by cavity ring-down spectroscopy and computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Yáñez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201501153⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 659, pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301354v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Substituted Cyanobutadiynes: Roles of the Bromine Atom and Methyl Group as Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merced Montero-Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Mó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. W. Jasper</w:t>
+                <w:t xml:space="preserve">Cédric Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (7), pp.1018--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201501153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase infrared spectra of three compounds of astrochemical interest: vinyl, allenyl, and propargyl isocyanides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
+                <w:t xml:space="preserve">A. W. Jasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201402712⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), pp.113401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133037v1</w:t>
+                <w:t xml:space="preserve">hal-01301357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electronic Structure of Some Cyanohydrins-A Spectroscopically Under-Investigated Family of Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase infrared spectra of three compounds of astrochemical interest: vinyl, allenyl, and propargyl isocyanides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Darrigan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (17), pp.3660-3671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500516⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.848-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201402712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236441v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structures, Lifetimes, and Infrared Spectra of Alkylmercury Hydrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Electronic Structure of Some Cyanohydrins-A Spectroscopically Under-Investigated Family of Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Darrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaelle Bouilloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.530-541. </w:t>
+              <w:t xml:space="preserve">, 2015, 16 (17), pp.3660-3671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201300876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933515v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectra of Cyanoacetaldehyde (NCCH2CHO): A Potential Prebiotic Compound of Astrochemical Interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the Structures, Lifetimes, and Infrared Spectra of Alkylmercury Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merced Montero-Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Mokhtar Lamsabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaelle Bouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (12), pp.2764-2771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201300354⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.530-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201300876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957287v1</w:t>
+                <w:t xml:space="preserve">hal-00933515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonic treatment of vibrational resonance polyads--the diborane: a critical case for numerical methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Infrared Spectra of Cyanoacetaldehyde (NCCH2CHO): A Potential Prebiotic Compound of Astrochemical Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Mó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-012-1122-1⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.2764-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201300354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00904692v1</w:t>
+                <w:t xml:space="preserve">hal-00957287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anharmonic treatment of vibrational resonance polyads--the diborane: a critical case for numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-012-1122-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697117v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moudens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">J. C. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristof Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 112, pp.540-549. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.2273-2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711488v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectra of a species of potential prebiotic and astrochemical interest: cyanoethenethiol (NC-CH=CH-SH).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105650e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112, pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757034v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase infrared spectra of vinyl selenol and vinyl tellurol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Infrared spectra of a species of potential prebiotic and astrochemical interest: cyanoethenethiol (NC-CH=CH-SH).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Mó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (46), pp.12857-63. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 114 (35), pp.9583-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105650e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp906075j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662640v1</w:t>
+                <w:t xml:space="preserve">hal-00757034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectra of vinylarsine: A joint experimental and anharmonic theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 480 (1-3), pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-phase infrared spectra of vinyl selenol and vinyl tellurol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.01.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (46), pp.12857-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp906075j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00322991v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinylphosphine-borane: Synthesis, gas phase infrared spectroscopy, and quantum chemical vibrational calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3035902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109, pp.2027-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403234v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the shape of the R(0) absorption line in ν3, N2O recorded from an axisymmetric supersonic free jet expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Macko</w:t>
+                <w:t xml:space="preserve">Vinylphosphine-borane: Synthesis, gas phase infrared spectroscopy, and quantum chemical vibrational calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Herman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 105 (1), pp.128-138. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129, pp.224308/1-224308/11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3035902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00653546v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectra of Cyclopentadienylphosphine: Infrared and Theoretical Studies from DFT Anharmonic Potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of the shape of the R(0) absorption line in ν3, N2O recorded from an axisymmetric supersonic free jet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keevin Didriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Macko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp074244i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404303v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibrational Spectra of Cyclopentadienylphosphine: Infrared and Theoretical Studies from DFT Anharmonic Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Salama</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (43), pp.10961-10968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp074244i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00653467v1</w:t>
+                <w:t xml:space="preserve">hal-00404303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vibrational Spectra of VinylPhosphine Revisited: Infrared and Theoretical Studies from CCSD(T) and DFT Anharmonic Potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 326 (2-3), pp.445-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.129⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00653453v1</w:t>
+                <w:t xml:space="preserve">hal-00653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of anode–cathode spacing in a pulsed discharge nozzle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Vibrational Spectra of VinylPhosphine Revisited: Infrared and Theoretical Studies from CCSD(T) and DFT Anharmonic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.08.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 430 (1-3), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082410v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy of (CO2)N nanoparticles (30&amp;lt;N&amp;lt;14500) flowing in a uniform supersonic expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the influence of anode–cathode spacing in a pulsed discharge nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H.P. Broks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J.M. Brok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonnamy</w:t>
+                <w:t xml:space="preserve">J. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Georges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+                <w:t xml:space="preserve">J.J.A.M. van Der Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1539036⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (11), pp.1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160178v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infrared spectroscopy of (CO2)N nanoparticles (30&amp;lt;N&amp;lt;14500) flowing in a uniform supersonic expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118 (8), pp.3612-3621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1539036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uniform Supersonic Expansion for FTIR Absorption Spectroscopy: The ν5 Band of (NO)2 at 26 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Doucen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 199 (1), pp.92-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmsp.1999.7986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,2616 +4181,2616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sándor Demes</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715929v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953688v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstellar and planetary ion chemistry and spectroscopy with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA 2020 European Conference on Laboratory Astrophysics - linking dust, ice and gas in space.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of scientific instruments to study the spectrum of cold ionic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la spectroscopy moléculaire Rennes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377238v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HighRus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab to Launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Tsifakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weston Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of jet-cooled ionic species for atmospheric and astrophysical interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3M Nantes Doctoral School Day 2019 - At the heart of the matter:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence biennale PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mini-helicon thruster for ‘CubeSat’ nano-satellites: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic of High-temperature Flows Using Ultrasensitive Cavity Ring-down Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMARTCATs 2nd General Meeting &amp; Workshop on Smart Energy Carriers in Industry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature infrared spectroscopy using a high enthalpy source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA-HITRAN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which new compounds could be detected in the atmosphere of Titan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otilia Mó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative model for emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6666,733 +6800,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the signature of astrophysical anions using Fourier-transform incoherent broad-band cavity enhanced absorption spectroscopy (IBB-CEAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th Colloquium on High-Resolution Molecular Spectroscopy (HRMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation for Fourier transform incoherent broadband cavity enhanced absorption spectroscopy of astrophysical anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM-Creteil2019: Molecular Spectroscopy Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7539,51 +7673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chutia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKJ6ZTD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPNFZMR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500516" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC3FCD13A1F1F5485061951073E2FA1BCEEAA9C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaelle Bouilloud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80RGGXK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1122-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSFB940S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A G&#225;mez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906075j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.08.048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3179NLB0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035902" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074244i" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3Q36PBQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2VXR2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraisheh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chutia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKJ6ZTD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPNFZMR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC3FCD13A1F1F5485061951073E2FA1BCEEAA9C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaelle Bouilloud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80RGGXK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1122-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSFB940S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.08.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3179NLB0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khater" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A G&#225;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906075j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074244i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3Q36PBQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2VXR2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>