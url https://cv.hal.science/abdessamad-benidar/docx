--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2676,299 +2676,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectra of vinylarsine: A joint experimental and anharmonic theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase infrared spectra of vinyl selenol and vinyl tellurol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+                <w:t xml:space="preserve">Brahim Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.08.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (46), pp.12857-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp906075j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662609v1</w:t>
+                <w:t xml:space="preserve">hal-00662640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase infrared spectra of vinyl selenol and vinyl tellurol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational spectra of vinylarsine: A joint experimental and anharmonic theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 480 (1-3), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp906075j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662640v1</w:t>
+                <w:t xml:space="preserve">hal-00662609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylphosphine-borane: Synthesis, gas phase infrared spectroscopy, and quantum chemical vibrational calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,402 +5060,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377238v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
               </w:r>
@@ -7379,90 +7379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraisheh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chutia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKJ6ZTD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPNFZMR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC3FCD13A1F1F5485061951073E2FA1BCEEAA9C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaelle Bouilloud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80RGGXK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1122-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSFB940S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.08.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3179NLB0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khater" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A G&#225;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906075j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074244i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3Q36PBQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2VXR2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraisheh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chutia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKJ6ZTD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPNFZMR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Darrigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC3FCD13A1F1F5485061951073E2FA1BCEEAA9C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaelle Bouilloud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80RGGXK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1122-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSFB940S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khater" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A G&#225;mez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906075j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.08.048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3179NLB0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035902" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074244i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3Q36PBQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2VXR2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>