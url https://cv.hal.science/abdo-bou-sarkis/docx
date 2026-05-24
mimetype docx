--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -2318,273 +2318,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738293v1</w:t>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Bessiere</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754663v1</w:t>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>