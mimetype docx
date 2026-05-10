--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -66,1887 +66,1887 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instability of the errantivirus Tirant in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAB/iGReD Epigenetics Retreat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual histone code specifies the binding of heterochromatin protein Rhino to a subset of piRNA source loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kneuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Bornelöv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Eastwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.6096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.01.11.575256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor Traffic jam orchestrates the somatic piRNA pathway in Drosophila ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azad Alizada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Mouniée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rodriguez Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.09.10.612307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evolutionary scenario for the origin and neofunctionalization of the Drosophila speciation gene Odysseus (OdsH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vilas Boas Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Rezende Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bernardo Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), pp.jkad299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkad299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivation of a somatic errantivirus and germline invasion in Drosophila ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Yoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maupetit-Méhouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.6096. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41733-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than just an inert dense region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.83076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo antagonistic role of the Human T-Cell Leukemia Virus Type 1 regulatory proteins Tax and HBZ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Loss of interleukin-10 activates innate immunity to eradicate adult T-cell leukemia-initiating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Hleihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chambeyron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan El Sabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Zaatari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009219⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1443-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.264523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147929v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of interleukin-10 activates innate immunity to eradicate adult T-cell leukemia-initiating cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In vivo antagonistic role of the Human T-Cell Leukemia Virus Type 1 regulatory proteins Tax and HBZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moodad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Hleihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Zaatari</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skayneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chambeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.264523⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1009219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055411v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piwi Is Required during Drosophila Embryogenesis to License Dual-Strand piRNA Clusters for Transposon Repression in Adult Ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridlin Barckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Varela-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (3), pp.411-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-Dependent Transcriptional Silencing of Transposable Elements in Drosophila Follicle Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (5), pp.e1005194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Braman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 537 (1), pp.149-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally deposited germline piRNAs silence the tirant retrotransposon in somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (5), pp.458-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/embor.2013.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763500v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-05368715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2204,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kneuss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eastwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.11.575256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Alizada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mouni&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.10.612307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Yoth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41733-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moodad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hleihel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skayneh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Sabban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Zaatari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.264523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kneuss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eastwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.11.575256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Alizada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mouni&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.10.612307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Yoth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maupetit-M&#233;houas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41733-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Hajj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hleihel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Sabban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Zaatari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.264523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moodad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skayneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>