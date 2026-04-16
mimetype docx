--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -2919,518 +2919,518 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Carte (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes de France métropolitaine sur données de l’Insee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sinthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Make or to Buy? A Managerial Trade-Off of Winemaking Process in the Burgundy Vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Wine Industry Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-3-319-98632-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98633-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The financialization of the private wealth of farmers. Is it the work of the banks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance at work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 264 p., 2017, Routledge International Studies in Money and Banking, 978-1138204034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 168 p., 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557213v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02791119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3448,51 +3448,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et périurbains : quelles représentations, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="205794AB"/>
+    <w:nsid w:val="8D83AAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3994,51 +3994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdoul-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0350-8144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charite Wabby-Jha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Dore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98633-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98633-3_20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdoul-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0350-8144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charite Wabby-Jha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Dore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98633-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98633-3_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>