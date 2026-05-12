--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -1030,267 +1030,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économétrique de la croissance de l'économie présentielle en France</w:t>
+                <w:t xml:space="preserve">Étude de la filière apicole en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Aubert</w:t>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Alexandrine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
+                <w:t xml:space="preserve">Tiphaine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2014</w:t>
+              <w:t xml:space="preserve">[0] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516950v1</w:t>
+                <w:t xml:space="preserve">hal-02799673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la filière apicole en Bourgogne</w:t>
+                <w:t xml:space="preserve">Analyse économétrique de la croissance de l'économie présentielle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+                <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Adrien</w:t>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Boulard</w:t>
+                <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799673v1</w:t>
+                <w:t xml:space="preserve">hal-02516950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maillage du territoire français en stations-service</w:t>
               </w:r>
@@ -1634,64 +1634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'intercommunalité dans les aires d'attraction et dynamiques socio-économiques des EPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,64 +2039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 534-35, pp.83-101. </w:t>
@@ -2271,325 +2271,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Domino Heck/Sulfination: Synthesis of Sulfonylated Hetero- and Carbocyclic Scaffolds Using DABCO–Bis(sulfur dioxide)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bajohr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Whyte</w:t>
+                <w:t xml:space="preserve">Ružica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192155v1</w:t>
+                <w:t xml:space="preserve">hal-03265997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Domino Heck/Sulfination: Synthesis of Sulfonylated Hetero- and Carbocyclic Scaffolds Using DABCO–Bis(sulfur dioxide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bajohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Drut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Antonioli</w:t>
+                <w:t xml:space="preserve">Andrew Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ružica Brečić</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Donati</w:t>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.2797-2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265997v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie rurale entre déterminants urbains et dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays et Intercommunalité, quelles conséquences de la réforme des collectivités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays et intercommunalité, quelles perspectives de la réforme des collectivités territoriales pour la gestion des territoires de projets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénael Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,539 +2898,539 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. ASRDLF «Industries, villes et régions dans une économie mondialisée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Make or to Buy? A Managerial Trade-Off of Winemaking Process in the Burgundy Vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Handbook of Wine Industry Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-319-98632-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98633-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The financialization of the private wealth of farmers. Is it the work of the banks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance at work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rootledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 264 p., 2017, Routledge International Studies in Money and Banking, 978-1138204034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes populaires en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux économiques et sociaux des espaces ruraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de France métropolitaine sur données de l’Insee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sinthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791119v1</w:t>
-              </w:r>
-[...337 lines deleted...]
-                <w:t xml:space="preserve">hal-01557213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3448,51 +3448,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et périurbains : quelles représentations, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D83AAB2"/>
+    <w:nsid w:val="5E0EC064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3994,51 +3994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdoul-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0350-8144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charite Wabby-Jha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Dore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98633-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98633-3_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdoul-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0350-8144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charite Wabby-Jha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castel Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Dore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-98633-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98633-3_20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>