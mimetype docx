--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -879,759 +879,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Optical and Electrical Properties of CuIn0.7Ga0.3Se2 Ingot Prepared by Direct Melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Properties of CuIn0.7Ga0.3Se2 Ingot and Thin Films Prepared by One-Step Rf-Magnetron Sputtering from Single-Target Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lahlali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amar Messous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-020-08463-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1217, pp.128457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751058v1</w:t>
+                <w:t xml:space="preserve">hal-04751027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device Modeling Approach and Simulation of the Effect of the ODC Thin Layer on Bifacial Solar Cells Based on CuIn1-xGaxSe2 Thin Films Absorbers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting the Au/TiO2 Role in the Memory Effect of Au/TiO2/ITO/ZnO:Al/p-Si Heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Messous</w:t>
+                <w:t xml:space="preserve">Mourad Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Guefreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad El Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.7084--7092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03278-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751113v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Au/TiO2 Role in the Memory Effect of Au/TiO2/ITO/ZnO:Al/p-Si Heterostructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Guefreche</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis and solar photocatalytic activity of Ca-alloyed ZnO nanoparticles elaborated using different precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lassaad El Mir</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03278-x⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (43), pp.25456-25466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA10131D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751075v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis and solar photocatalytic activity of Ca-alloyed ZnO nanoparticles elaborated using different precursors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Device Modeling Approach and Simulation of the Effect of the ODC Thin Layer on Bifacial Solar Cells Based on CuIn1-xGaxSe2 Thin Films Absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Plantard</w:t>
+                <w:t xml:space="preserve">A. Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouloufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA10131D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.109520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451077v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Properties of CuIn0.7Ga0.3Se2 Ingot and Thin Films Prepared by One-Step Rf-Magnetron Sputtering from Single-Target Material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Substrate Type on RF Magnetron Sputtered CuInS2 Thin Films Properties Based on Nanoparticles Synthesized by Solvothermal Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Saeed</w:t>
+                <w:t xml:space="preserve">Faouzi Ghribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad El Mir Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ştefan Ţălu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128457⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (10), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-020-03993-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751027v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Substrate Type on RF Magnetron Sputtered CuInS2 Thin Films Properties Based on Nanoparticles Synthesized by Solvothermal Route</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Optical and Electrical Properties of CuIn0.7Ga0.3Se2 Ingot Prepared by Direct Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ştefan Ţălu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lahlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belaqziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chehouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (10), pp.805. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (12), pp.7518--7525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-020-03993-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-020-08463-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751048v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Properties of Metal-Doped ZnO Thin Films Prepared by RF Magnetron Sputtering at Room Temperature</w:t>
               </w:r>
@@ -1715,307 +1715,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of the close-spaced vapor transport process for the growth of CuIn(S 0,4 Se 0,6 ) 2 thin films</w:t>
+                <w:t xml:space="preserve">Photocatalytic efficiencies of Zn1-xMxO compounds synthesized with a broad panel of M elements: Responses in the UV, visible and solar range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abounachit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Chehouani</w:t>
+                <w:t xml:space="preserve">Aurélie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Viallet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 660, pp.499-505. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.7273-7283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.06.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049082v1</w:t>
+                <w:t xml:space="preserve">hal-04810139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic efficiencies of Zn1-xMxO compounds synthesized with a broad panel of M elements: Responses in the UV, visible and solar range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental investigation of the close-spaced vapor transport process for the growth of CuIn(S 0,4 Se 0,6 ) 2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abounachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belaqziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chehouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rosset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medjnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 660, pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04810139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric and modulus analysis of the photoabsorber Cu2SnS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Essaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,64 +2117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between gap energy and photocatalytic efficiencies of nanocatalyst under solar irradiation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,376 +2228,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrical conduction mechanism in the high temperature range of the nanostructured photoabsorber Cu 2 SnS 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chehouani</w:t>
+                <w:t xml:space="preserve">Study and optimization of Al-doped ZnO thin films deposited on PEN substrates by RF-magnetron sputtering from nanopowders targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semmari Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.1730-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-015-3947-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049171v1</w:t>
+                <w:t xml:space="preserve">hal-01280701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of Al-doped ZnO thin films deposited on PEN substrates by RF-magnetron sputtering from nanopowders targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semmari Hamza</w:t>
+                <w:t xml:space="preserve">Analysis of electrical conduction mechanism in the high temperature range of the nanostructured photoabsorber Cu 2 SnS 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lahlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Essaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belaqziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chehouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 500, pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-015-3947-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01280701v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of thickness on the physico-chemical properties of nanostructured ZnO:Al TCO thin films deposited on flexible PEN substrates by RF-magnetron sputtering from a nanopowder target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semmari Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medjnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2654,1035 +2654,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sputtering power on the properties of thin layers of GZO for photovoltaic applications</w:t>
+                <w:t xml:space="preserve">Modifications in electrical properties of ZnO:In/PS/Si (100) heterojunction by ZnO intermediate layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mahdhi</w:t>
+                <w:t xml:space="preserve">H. Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-015-2836-3⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2014-0736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176275v1</w:t>
+                <w:t xml:space="preserve">hal-01174946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in electrical properties of ZnO:In/PS/Si (100) heterojunction by ZnO intermediate layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of nanostructured Zn1-xVxO thin films with high vanadium content elaborated by rf-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medjnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Belaid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Djessas</w:t>
+                <w:t xml:space="preserve">A. Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2014-0736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of nanostructured Zn1-xVxO thin films with high vanadium content elaborated by rf-magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Medjnoun</w:t>
+                <w:t xml:space="preserve">Effect of sputtering power on the electrical and optical properties of Ca-doped ZnO thin films sputtered from nanopowders compacted target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.02.019⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134622v1</w:t>
+                <w:t xml:space="preserve">hal-01176296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sputtering power on the electrical and optical properties of Ca-doped ZnO thin films sputtered from nanopowders compacted target</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Gauffier</w:t>
+                <w:t xml:space="preserve">Growth, structure and optoelectronic characterizations of high quality Cu2ZnSnS4 thin films obtained by close spaced vapor transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphousseyni Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belaqziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chehouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.918-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176296v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structure and optoelectronic characterizations of high quality Cu2ZnSnS4 thin films obtained by close spaced vapor transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alphousseyni Sagna</w:t>
+                <w:t xml:space="preserve">Influence of sputtering power on the properties of thin layers of GZO for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Djessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (5), pp.3336-3343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-015-2836-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169695v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart designing of new hybrid materials based on brushite-alginate and monetite-alginate microspheres: Bio-inspired for sequential nucleation and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtered Al-doped ZnO transparent conducting thin films suitable for silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Djessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Gauffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Amer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mounir El Achaby</w:t>
+                <w:t xml:space="preserve">L. El Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176910v1</w:t>
+                <w:t xml:space="preserve">hal-01178075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered Al-doped ZnO transparent conducting thin films suitable for silicon solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Gauffier</w:t>
+                <w:t xml:space="preserve">Smart designing of new hybrid materials based on brushite-alginate and monetite-alginate microspheres: Bio-inspired for sequential nucleation and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Abdelouahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ronald Ramananarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. El Mir</w:t>
+                <w:t xml:space="preserve">Aziz Fihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Achaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.120⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178075v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional ZnO:V thin films deposited by rf-magnetron sputtering from aerogel nanopowder target material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. El Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of Co doped, conductive ZnO thin films deposited by radio-frequency magnetron sputtering at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. El Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, electrical and magnetic properties of transparent, n-type conductive Zn0.90-x,V0.10AlxO thin films elaborated from aerogel nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. El Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of n-type conductive (Al, Co) co-doped ZnO thin films deposited by sputtering from aerogel nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. El Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ben Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Medjnoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahlali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaouali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejnoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08895-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essaleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amhil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belaqziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djessas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouloufa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasladj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/42/7/072701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lasladj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Bouloufa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kerour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alam Saeed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamrit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Bouchama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.04.308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahlali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08463-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guefreche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03278-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rosset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA10131D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Messous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Saeed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghribi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03993-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahdhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Ayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04312-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abounachit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.06.058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WQPC1QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.11.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.09.069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBH1DL4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01879019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-6599-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5HN8Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.07.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PS4QSCJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gauffier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2836-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2014-0736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gauffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNG1R1M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ronald Ramananarivo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Achaby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.11.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Mir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCXWF9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghribi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.198" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SQRPNX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ghoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTS4X5DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200723046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P1B62V3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.06.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHD2LXFH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mass&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yarzhou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993262" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06F81CE3BA0E58E0938A6764048E5664CFC03217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moussa Tankari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Medjnoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Halidou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nouiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Medjnoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lahlali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.202300003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaouali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejnoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08895-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essaleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amhil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belaqziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djessas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouloufa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasladj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/42/7/072701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lasladj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Bouloufa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kerour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alam Saeed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamrit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Bouchama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.04.308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Messous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Saeed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guefreche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03278-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rosset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA10131D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messous" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir Mabrouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-03993-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahlali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08463-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahdhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Ayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04312-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.11.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abounachit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.06.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WQPC1QX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.09.069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBH1DL4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01879019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-017-6599-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5HN8Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.07.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PS4QSCJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belaid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2014-0736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gauffier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.03.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNG1R1M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gauffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2836-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Mir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCXWF9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abdelouahdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ronald Ramananarivo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Achaby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.11.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghribi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.198" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SQRPNX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ghoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTS4X5DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200723046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P1B62V3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.06.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHD2LXFH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mass&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yarzhou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993262" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06F81CE3BA0E58E0938A6764048E5664CFC03217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moussa Tankari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Medjnoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Halidou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nouiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>