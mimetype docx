--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -439,261 +439,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04820631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottom-Up Methodology for the Fast Assessment of CNN Mappings on Energy-Efficient Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devic</w:t>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jlpea13010005⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03939495v1</w:t>
+                <w:t xml:space="preserve">hal-03944160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bottom-Up Methodology for the Fast Assessment of CNN Mappings on Energy-Efficient Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jlpea13010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944160v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03939495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Data and Energy Migrations in Mini Data Centers for Carbon-Neutral Computing</w:t>
               </w:r>
@@ -731,51 +731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.68-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1362,555 +1362,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Prediction of Silent Stores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gem5 trace-driven simulator for fast architecture exploration of OpenMP workloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Leobas</w:t>
+                <w:t xml:space="preserve">Alejandro Nocua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3280848⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01912634v1</w:t>
+                <w:t xml:space="preserve">lirmm-02100235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting memory allocations in clusterized many-core architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+                <w:t xml:space="preserve">Static Prediction of Silent Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Ost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Reis</w:t>
+                <w:t xml:space="preserve">Guilherme Leobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5136⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.#44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3280848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02100269v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Model-Based Performance Prediction for Application Mapping on Multicore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting memory allocations in clusterized many-core architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cdt.2018.5136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02151502v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02100269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gem5 trace-driven simulator for fast architecture exploration of OpenMP workloads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Model-Based Performance Prediction for Application Mapping on Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Nocua</w:t>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">An Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.42-55. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2019.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02100235v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02151502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Energy-Efficient Heterogeneous Multicore Architectures for Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2085,395 +2085,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01912679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Processor Based on MRAM for Ultra-Low-Power IoT Devices</w:t>
+                <w:t xml:space="preserve">Normally-Off Computing and Checkpoint/Rollback for Fast, Low-Power, and Reliable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3001936⟩</w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMAG.2017.2712780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419425v1</w:t>
+                <w:t xml:space="preserve">hal-01767897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la conception conjointe matériel/logiciel- Une vision générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Technologies logicielles Architectures des systèmes, TIP402WEB, pp.H8450. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-h8450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01708617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-Off Computing and Checkpoint/Rollback for Fast, Low-Power, and Reliable Devices</w:t>
+                <w:t xml:space="preserve">Non-Volatile Processor Based on MRAM for Ultra-Low-Power IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-5. </w:t>
+              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMAG.2017.2712780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3001936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767897v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01419425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based design of correct controllers for dynamically reconfigurable architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,77 +2676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Embedded Software Migration towards Clusterized Distributed-Memory Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level design space exploration for adaptive applications on multiprocessor systems-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,264 +3145,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01418756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Compilation of Synchronous Dataflow Programs with a Combined Numerical-Boolean Abstraction</w:t>
+                <w:t xml:space="preserve">Expressing embedded systems configurations at high abstraction levels with UML MARTE profile: advantages, limitations and alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Feautrier</w:t>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSI Journal of Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860785v1</w:t>
+                <w:t xml:space="preserve">hal-00666014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing embedded systems configurations at high abstraction levels with UML MARTE profile: advantages, limitations and alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
+                <w:t xml:space="preserve">Enhancing the Compilation of Synchronous Dataflow Programs with a Combined Numerical-Boolean Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSI Journal of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (4), pp.8:86--8:99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666014v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t>
               </w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2), pp.29 -32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Architecture des ordinateurs, 30 (9), pp.1089 -- 1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,103 +3901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Reconfigurable FPGA based SoCs using the MARTE UML profile: from high abstraction levels to code generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 p</w:t>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (1), pp.561863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5663,103 +5663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Adaptive Mixed-Precision MAC Unit for Smart and Low-Power Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime France-Pillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,281 +6129,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03107918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Computations in Heterogeneous Multicore Systems with Statistical Regression on Inputs</w:t>
+                <w:t xml:space="preserve">Versatile Software Framework for the Monitoring and Control of Distributed Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junio C R da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
+                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBESC 2020 - 10th Brazilian Symposium on Computing Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBESC51047.2020.9277863⟩</w:t>
+              <w:t xml:space="preserve">EDiS 2020 - 2nd International Conference on Embedded &amp; Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Oran, Algeria. pp.117-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03018543v1</w:t>
+                <w:t xml:space="preserve">halshs-02566036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Power Crossbar-based Architecture for Software-Defined Power Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+                <w:t xml:space="preserve">Mapping Computations in Heterogeneous Multicore Systems with Statistical Regression on Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junio C R da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBESC 2020 - 10th Brazilian Symposium on Computing Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBESC51047.2020.9277863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950802v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03018543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Learning for Dynamic Control of OpenMP Workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mirka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6422,106 +6444,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCAST 2020 - 9th International Conference on Modern Circuits and Systems Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bremen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MOCAST49295.2020.9200292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de deux architectures matérielles dédiées à l'inférence basée sur des réseaux de neurones convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,217 +6558,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03041267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Software Framework for the Monitoring and Control of Distributed Computing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">A Flexible Power Crossbar-based Architecture for Software-Defined Power Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS 2020 - 2nd International Conference on Embedded &amp; Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDiS49545.2020.9296483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02566036v2</w:t>
+                <w:t xml:space="preserve">hal-02950802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Machine Learning on FPGA for Edge Devices: a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6810,64 +6810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Energy-Efficiency Monitoring of OpenMP Workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mirka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,265 +6921,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02183901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Energy-Proportional Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
+                <w:t xml:space="preserve">Compiler-assisted adaptive program scheduling in big.LITTLE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PPoPP 2019 - 24th Symposium on Principles and Practice of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Washington, United States. pp.429-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3293883.3301493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326292v1</w:t>
+                <w:t xml:space="preserve">lirmm-02100287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler-assisted adaptive program scheduling in big.LITTLE systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
+                <w:t xml:space="preserve">Exploration of Energy-Proportional Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPoPP 2019 - 24th Symposium on Principles and Practice of Parallel Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3293883.3301493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02100287v1</w:t>
+                <w:t xml:space="preserve">hal-03326292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main memory organization trade-offs with DRAM and STT-MRAM options based on gem5-NVMain simulation frameworks</w:t>
               </w:r>
@@ -7388,702 +7388,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
+                <w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+                <w:t xml:space="preserve">Mehdi B. Tahoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Novo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+                <w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Bishnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Mohdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
+              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
+                <w:t xml:space="preserve">hal-01864468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compiler-Centric Infra-Structure for Whole-Board Energy Measurement on Heterogeneous Android Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Braunschweig, Germany. pp.168-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01912850v1</w:t>
+                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+                <w:t xml:space="preserve">Compile-Time Silent-Store Elimination for Energy Efficiency: an Analytic Evaluation for Non-Volatile Cache Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
+              <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiPEAC, Jan 2018, Manchester, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3180665.3180666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compile-Time Silent-Store Elimination for Energy Efficiency: an Analytic Evaluation for Non-Volatile Cache Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erven Rohou</w:t>
+                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3180665.3180666⟩</w:t>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660686v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophiane Senni</w:t>
+                <w:t xml:space="preserve">A Compiler-Centric Infra-Structure for Whole-Board Energy Measurement on Heterogeneous Android Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junio Cezar Ribeiro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Mohdad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864468v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8345,174 +8345,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed and Dynamic Shared-Buffer Router for High-Performance Interconnect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nocua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOCS 2017 - 11th IEEE/ACM International Symposium on Networks-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3130218.3130223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01622889v1</w:t>
+                <w:t xml:space="preserve">hal-01723789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8557,347 +8570,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01723762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Embedded systems to high performance computing using STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odilia Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
+              <w:t xml:space="preserve">DATE 2017 - 20th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.536-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2017.7927046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723789v1</w:t>
+                <w:t xml:space="preserve">lirmm-01548996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded systems to high performance computing using STT-MRAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed and Dynamic Shared-Buffer Router for High-Performance Interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2017 - 20th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. pp.536-541, </w:t>
+              <w:t xml:space="preserve">NOCS 2017 - 11th IEEE/ACM International Symposium on Networks-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE.2017.7927046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3130218.3130223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01548996v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01622889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9147,103 +9147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.201-208, </w:t>
@@ -9307,51 +9307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,1723 +9458,1723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01419154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Analysis of Automotive Applications on Multicore platforms: an Effective Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419153v1</w:t>
+                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">Speed and Accuracy Dilemma in NoC Simulation: What about Memory Impact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01332702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space exploration for complex automotive applications: an engine control system case study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Design and Analysis of Automotive Applications on Multicore platforms: an Effective Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2852339.2852341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01265891v1</w:t>
+                <w:t xml:space="preserve">lirmm-01419153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
+                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed and Accuracy Dilemma in NoC Simulation: What about Memory Impact?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design space exploration for complex automotive applications: an engine control system case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2852339.2852341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01332702v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01265891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Prediction of Application Mapping in Manycore Systems with Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.162-169, </w:t>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.185-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347354v1</w:t>
+                <w:t xml:space="preserve">lirmm-01385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Prediction of Application Mapping in Manycore Systems with Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.185-192, </w:t>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.162-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01385641v1</w:t>
+                <w:t xml:space="preserve">hal-01347354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Framework for Model-Based Design and Analysis of Automotive Multi-Core Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL: Forum on specification &amp; Design Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14977-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01418748v1</w:t>
+                <w:t xml:space="preserve">hal-01116015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Exploration for next Generation High-Performance Manycore On-chip Systems: Application to big.LITTLE Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+                <w:t xml:space="preserve">Emerging Non-volatile Memory Technologies Exploration Flow for Processor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.28⟩</w:t>
+              <w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.460-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01255927v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01253337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+                <w:t xml:space="preserve">An Integrated Framework for Model-Based Design and Analysis of Automotive Multi-Core Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FDL: Forum on specification &amp; Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01255921v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01418748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Applications Based on NVM Emerging Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophiane Senni</w:t>
+                <w:t xml:space="preserve">Design Exploration for next Generation High-Performance Manycore On-chip Systems: Application to big.LITTLE Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mussard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1012-1017, </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.551-556, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01253332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01255927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Design Continuum to Build Next Generation Energy-Efficient Compute Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Applications Based on NVM Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1012-1017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419151v1</w:t>
+                <w:t xml:space="preserve">lirmm-01253332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For a Design Continuum to Build Next Generation Energy-Efficient Compute Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Oran, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116015v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01419151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Non-volatile Memory Technologies Exploration Flow for Processor Architecture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Adeniyi-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.460-465, </w:t>
+              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01253337v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01255921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anelise Kologeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11448,57 +11448,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01419152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Management of Dynamically Partially Reconﬁgurable FPGA Architectures Using Discrete Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Discrete Control for Reconfigurable FPGA-based Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,103 +11523,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Griguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAC: International Conference on Autonomic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Jose CA, United States</w:t>
+              <w:t xml:space="preserve">DCDS: Dependable Control of Discrete Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852849v1</w:t>
+                <w:t xml:space="preserve">hal-00862489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Control for Reconfigurable FPGA-based Embedded Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Autonomic Management of Dynamically Partially Reconﬁgurable FPGA Architectures Using Discrete Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,574 +11644,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Griguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCDS: Dependable Control of Discrete Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICAC: International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862489v1</w:t>
+                <w:t xml:space="preserve">hal-00852849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Streaming Applications on MPSoCs using Abstract Clocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Space Exploration in Application-Specific Hardware Synthesis for Multiple Communicating Nested Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosilde Corvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665084v1</w:t>
+                <w:t xml:space="preserve">hal-00758159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSY: a clock analysis system for rapid prototyping of embedded applications on MPSoCs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Streaming Applications on MPSoCs using Abstract Clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758194v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of streaming applications on MPSoCs using abstract clocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation-based Exploration of Data-Parallel Architecture for Customizable Hardware: A JPEG Encoder Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosilde Corvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkan Diken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE), 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dresden, France. pp.763-768</w:t>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758182v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-based Exploration of Data-Parallel Architecture for Customizable Hardware: A JPEG Encoder Case Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of streaming applications on MPSoCs using abstract clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lech Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, France. pp.763-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758161v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration in Application-Specific Hardware Synthesis for Multiple Communicating Nested Loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosilde Corvino</w:t>
+                <w:t xml:space="preserve">CLASSY: a clock analysis system for rapid prototyping of embedded applications on MPSoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Boumedien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lech Jozwiak</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St. Goar, Germany. pp.3--12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2236576.2236577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758159v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Clocks for the DSE of Data-Intensive Applications on MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12249,51 +12249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Design of Dynamically Reconfigurable Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,51 +12474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of synchronous programs in signal for efficient design of multi-clocked embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGPLAN/SIGBED conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.71-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12647,51 +12647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture Exploration for Efficient Data Transfer and Storage in Data-Parallel Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12751,90 +12751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Configurations for Embedded System Implementations in MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st workshop on Model Based Engineering for Embedded Systems Design - Design, Automation and Test in Europe (DATE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12885,51 +12885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on System-on-Chip (SoC'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13017,691 +13017,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Using the UML profile for MARTE to MPSoC co-design dedicated to signal processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Case Study on Controller Synthesis for Data-Intensive Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafeng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Embedded Software and Systems (ICESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hangzhou, China. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICESS.2009.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525012v1</w:t>
+                <w:t xml:space="preserve">hal-00838928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study on Controller Synthesis for Data-Intensive Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial: Using the UML profile for MARTE to MPSoC co-design dedicated to signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Rutten</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Software and Systems (ICESS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICESS.2009.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00838928v1</w:t>
+                <w:t xml:space="preserve">inria-00525012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARTE-based Design of a Multimedia Application and Formal Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+                <w:t xml:space="preserve">Using the UML Profile for MARTE to MPSoC Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00567972v1</w:t>
+                <w:t xml:space="preserve">inria-00524363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the UML Profile for MARTE to MPSoC Co-Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">MARTE-based Design of a Multimedia Application and Formal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">FDL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524363v1</w:t>
+                <w:t xml:space="preserve">inria-00567972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Static Analysis of SIGNAL Programs using Interval Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychronous mode automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchronous Languages, Applications, and Programming (SLAP 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMSOFT '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Seoul, South Korea. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1176887.1176900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544123v1</w:t>
+                <w:t xml:space="preserve">hal-00541469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronous mode automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Brunette</w:t>
+                <w:t xml:space="preserve">Toward Static Analysis of SIGNAL Programs using Interval Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSOFT '06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synchronous Languages, Applications, and Programming (SLAP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Vienna, Austria. pp.SLAP 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1176887.1176900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00541469v1</w:t>
+                <w:t xml:space="preserve">hal-00544123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Modeling of Data-Intensive Applications</w:t>
+                <w:t xml:space="preserve">Vers des transformations d'applications à parallélisme de données en équations synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
@@ -13715,114 +13715,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Open Workshop on Synchronous Programming (Synchron 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Alpe d'Huez, France</w:t>
+              <w:t xml:space="preserve">9ème édition de SYMPosium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565163v1</w:t>
+                <w:t xml:space="preserve">inria-00124125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des transformations d'applications à parallélisme de données en équations synchrones</w:t>
+                <w:t xml:space="preserve">Synchronous Modeling of Data-Intensive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
@@ -13836,90 +13836,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de SYMPosium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+              <w:t xml:space="preserve">International Open Workshop on Synchronous Programming (Synchron 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Alpe d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00124125v1</w:t>
+                <w:t xml:space="preserve">inria-00565163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception synchrone d'applications avioniques par raffinement de modèles</w:t>
               </w:r>
@@ -14663,103 +14663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Adeniyi-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t>
@@ -15060,90 +15060,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Co-Design of Heterogeneous Dynamically Reconfigurable SoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolescu, Gabriela; O'Connor, Ian; Piguet, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterogeneous Embedded Systems - Design Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 26 p., 2012</w:t>
@@ -15172,51 +15172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Efficient Data Intensive Computing on SoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15402,51 +15402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20160053238. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15490,51 +15490,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient Hardware Reuse for Sustainable Data Centres (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Towards Sustainable Low Carbon Emission Mini Data Centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Samaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leloup</w:t>
@@ -15567,75 +15567,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564988v1</w:t>
+                <w:t xml:space="preserve">lirmm-04565120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sustainable Low Carbon Emission Mini Data Centres</w:t>
+                <w:t xml:space="preserve">Energy-efficient Hardware Reuse for Sustainable Data Centres (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Samaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leloup</w:t>
@@ -15668,51 +15668,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04565120v1</w:t>
+                <w:t xml:space="preserve">hal-04564988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI for Embedded Systems Design: A Case Study of Static Redundant NVM Memory Write Prediction</w:t>
               </w:r>
@@ -15777,51 +15777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov Models of DC Microgrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15865,77 +15865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Flexible and Comprehensive Evaluation Approach for Adressing NVM Integration in Cache Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15979,77 +15979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Impact of Enhanced Cache Replacement Policy on STT-MRAM LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16224,51 +16224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging NVM Technologies in Main Memory for Energy-Efficient HPC: an Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Wanza Weloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16400,51 +16400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16522,51 +16522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16631,64 +16631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16977,103 +16977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.2 - Evaluation of selected memory and communication technologies and exploitation opportunities in compilation and runtime management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Inria Rennes – Bretagne Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17112,51 +17112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.1 – Novel memory and communication technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17217,51 +17217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.1 – State of the art on performance and power estimation of embedded and high-performance cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17339,77 +17339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Compilation of Synchronous Dataflow Programs with a Combined Numerical-Boolean Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,51 +17427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Management of Reconfigurable Embedded Systems using Discrete Control: Application to FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17545,64 +17545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLASSY: a Clock Analysis System for Rapid Prototyping of Embedded Applications on MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Boumedien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17794,51 +17794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7715, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18113,51 +18113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6291, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18231,51 +18231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5876, INRIA. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18409,250 +18409,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronous Design of Embedded Real-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modeling Paradigm for Integrated Modular Avionics Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5509, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1748, 2005, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070498v1</w:t>
+                <w:t xml:space="preserve">inria-00000420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling Paradigm for Integrated Modular Avionics Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polychronous Design of Embedded Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1748, 2005, pp.39</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5509, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000420v1</w:t>
+                <w:t xml:space="preserve">inria-00070498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral type inference for compositional system design</w:t>
               </w:r>
@@ -19441,51 +19441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Samaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3645150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015619v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04820631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Adrian Valdez Duran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3500377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13010005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03746168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Melo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3197090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime France-Pillois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Effiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boguszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12040061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03366078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio Cezar Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Le&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Petrucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magno Quint&#227;o Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Saad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2974977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Leobas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280848" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02151502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3001936" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h8450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2017.2712780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2873056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mussard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2016.2547680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.02.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXR7LW6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Craye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0168-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2189195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1089-1113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WRZN1ZF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043662.2043663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525015v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2008.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1217295.1217298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05487413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishikawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittetsu Taniguchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC67473.2025.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767560" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chikhaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338733v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338756v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03143143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03241639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03107918v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03018543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio C R da Silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277863" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST49295.2020.9200292" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041267v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041276v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Novaes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293883.3301493" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Komalan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Hyung Rock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Sakhare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenllado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8341987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449378" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3180665.3180666" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3273905.3273908" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130218.3130223" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01548996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilia Coi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010106" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Latif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852341" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01332702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418748v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.28" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419151v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.126" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852849v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862489v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Boumedien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2236576.2236577" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Diken" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Jozwiak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758159v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geilen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903734v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637574v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Anthony Jose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2011.5970517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967688" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567972v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544123v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176900" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Shukla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309115" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2003.1194786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTTAS.2003.1203046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05223032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Onoye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03326276v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564988v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565120v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04493175v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281112v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135043v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza Weloli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168364v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01870671v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168312v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780521v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824225v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637582v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kracht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616223v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293909v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172302v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamare" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071564v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879359v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756967v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Samaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3645150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015619v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04820631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Adrian Valdez Duran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3500377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03746168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Melo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3197090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime France-Pillois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Effiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boguszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12040061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03366078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio Cezar Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Le&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Petrucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magno Quint&#227;o Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Saad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2974977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Leobas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02151502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2017.2712780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h8450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3001936" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2873056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mussard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2016.2547680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.02.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXR7LW6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Craye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0168-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2189195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1089-1113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WRZN1ZF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043662.2043663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525015v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2008.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1217295.1217298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05487413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishikawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittetsu Taniguchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC67473.2025.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767560" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chikhaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338733v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338756v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03143143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03241639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03107918v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03018543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio C R da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277863" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST49295.2020.9200292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041267v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041276v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Novaes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293883.3301493" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Komalan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Hyung Rock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Sakhare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenllado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8341987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660686v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3180665.3180666" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449378" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3273905.3273908" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01548996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilia Coi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130218.3130223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010106" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Latif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01332702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852341" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.28" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1120" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419151v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geilen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Jozwiak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Diken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758182v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Boumedien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2236576.2236577" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903734v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637574v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Anthony Jose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2011.5970517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967688" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176900" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Shukla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309115" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2003.1194786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTTAS.2003.1203046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05223032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Onoye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03326276v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04493175v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281112v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135043v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza Weloli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168364v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01870671v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168312v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780521v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824225v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637582v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kracht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616223v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293909v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172302v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamare" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000420v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071564v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879359v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756967v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>