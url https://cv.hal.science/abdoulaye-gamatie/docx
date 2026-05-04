--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -231,235 +231,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05486589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Edge Data Centers: Case Study in Presence of Renewable Energy and Refurbished Servers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Samaye</w:t>
+                <w:t xml:space="preserve">Uncovering the Intricacies and Synergies of Processor Microarchitecture Mechanisms using Explainable AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+                <w:t xml:space="preserve">Yuyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Adrian Valdez Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Computing and Sustainable Societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3724127⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.637-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2024.3500377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05015619v2</w:t>
+                <w:t xml:space="preserve">lirmm-04820631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Intricacies and Synergies of Processor Microarchitecture Mechanisms using Explainable AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Cycle Assessment of Edge Data Centers: Case Study in Presence of Renewable Energy and Refurbished Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Samaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Adrian Valdez Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (2), pp.637-651. </w:t>
+              <w:t xml:space="preserve">ACM Journal on Computing and Sustainable Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2024.3500377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3724127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04820631v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05015619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
               </w:r>
@@ -2670,411 +2670,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01419429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Embedded Software Migration towards Clusterized Distributed-Memory Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciano Ost</w:t>
+                <w:t xml:space="preserve">High-level design space exploration for adaptive applications on multiprocessor systems-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (8), pp.2645-2651. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3-4), pp.172-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2015.2485202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01385656v1</w:t>
+                <w:t xml:space="preserve">hal-01162488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level design space exploration for adaptive applications on multiprocessor systems-on-chip</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vivien Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01162488v1</w:t>
+                <w:t xml:space="preserve">lirmm-01912854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+                <w:t xml:space="preserve">Efficient Embedded Software Migration towards Clusterized Distributed-Memory Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (8), pp.2645-2651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2015.2485202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01912854v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01385656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special section on modeling of reactive systems</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,103 +3388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calin Glitia</w:t>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
+                <w:t xml:space="preserve">Jean-Vivien Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.137-169. </w:t>
@@ -3895,442 +3895,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Reconfigurable FPGA based SoCs using the MARTE UML profile: from high abstraction levels to code generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptivity in High-Performance Embedded Systems: a Reactive Control Model for Reliable and Flexible Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Meftali</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 p</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525015v2</w:t>
+                <w:t xml:space="preserve">inria-00536883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptivity in High-Performance Embedded Systems: a Reactive Control Model for Reliable and Flexible Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Signal Synchronous Multiclock Approach to the Design of Distributed Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.641-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2009.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536883v1</w:t>
+                <w:t xml:space="preserve">inria-00522794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Signal Synchronous Multiclock Approach to the Design of Distributed Embedded Systems</w:t>
+                <w:t xml:space="preserve">The Signal Synchronous Multiclock Approach to the Design of Distributed Embedded System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (5), pp.641-657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2009.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2009.125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00522794v1</w:t>
+                <w:t xml:space="preserve">hal-00550056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Signal Synchronous Multiclock Approach to the Design of Distributed Embedded System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting Reconfigurable FPGA based SoCs using the MARTE UML profile: from high abstraction levels to code generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafeng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550056v1</w:t>
+                <w:t xml:space="preserve">inria-00525015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven Engineering and Formal Validation of High-Performance Embedded Systems</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4476,51 +4476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Algebraic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (4), pp.233-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,51 +4697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychronous design of embedded real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous design of avionic applications based on model refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,265 +5004,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05487413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Neutral Computing at the Edge: Scalable Greedy—LP Optimization of Green Data Centers</w:t>
+                <w:t xml:space="preserve">Run-time Energy-Efficiency Optimization for AI and HPC Workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Okazawa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC 2025 - IEEE 18th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSoC67473.2025.00110⟩</w:t>
+              <w:t xml:space="preserve">SC Workshops 2025 - Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, St Louis, MO, United States. pp.1970-1979, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731599.3767560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05486595v1</w:t>
+                <w:t xml:space="preserve">lirmm-05486601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-time Energy-Efficiency Optimization for AI and HPC Workloads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-Neutral Computing at the Edge: Scalable Greedy—LP Optimization of Green Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Okazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ittetsu Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos de Melo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC Workshops 2025 - Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, St Louis, MO, United States. pp.1970-1979, </w:t>
+              <w:t xml:space="preserve">MCSoC 2025 - IEEE 18th International Symposium on Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Singapour, Singapore. pp.678-685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3731599.3767560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC67473.2025.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05486601v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05486595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un renouvellement durable des processeurs de calcul</w:t>
               </w:r>
@@ -5657,499 +5657,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03475912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Analysis for Energy-Driven Computing using Statistical Model-Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mikučionis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble (Virtual), France. pp.980-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521821v1</w:t>
+                <w:t xml:space="preserve">lirmm-03143143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysis for Energy-Driven Computing using Statistical Model-Checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-Adaptive Mixed-Precision MAC Unit for Smart and Low-Power Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime France-Pillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Mikučionis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon (virtual), France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03143143v1</w:t>
+                <w:t xml:space="preserve">lirmm-03241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Adaptive Mixed-Precision MAC Unit for Smart and Low-Power Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Devic</w:t>
+                <w:t xml:space="preserve">GANNoC: A Framework for Automatic Generation of NoC Topologies using Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mirka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime France-Pillois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAPIDO 2021 - 13th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.51-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3444950.3447283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03241639v1</w:t>
+                <w:t xml:space="preserve">lirmm-03107918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GANNoC: A Framework for Automatic Generation of NoC Topologies using Generative Adversarial Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime France-Pillois</w:t>
+                <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAPIDO 2021 - 13th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3444950.3447283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03107918v2</w:t>
+                <w:t xml:space="preserve">hal-03521821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Software Framework for the Monitoring and Control of Distributed Computing Systems</w:t>
               </w:r>
@@ -6389,334 +6389,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03018543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning for Dynamic Control of OpenMP Workloads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mirka</w:t>
+                <w:t xml:space="preserve">A Flexible Power Crossbar-based Architecture for Software-Defined Power Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCAST 2020 - 9th International Conference on Modern Circuits and Systems Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565961v1</w:t>
+                <w:t xml:space="preserve">hal-02950802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de deux architectures matérielles dédiées à l'inférence basée sur des réseaux de neurones convolutifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Devic</w:t>
+                <w:t xml:space="preserve">Online Learning for Dynamic Control of OpenMP Workloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mirka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCAST 2020 - 9th International Conference on Modern Circuits and Systems Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bremen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOCAST49295.2020.9200292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03041267v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Power Crossbar-based Architecture for Software-Defined Power Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
+                <w:t xml:space="preserve">Évaluation de deux architectures matérielles dédiées à l'inférence basée sur des réseaux de neurones convolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon (virtual), France</w:t>
+              <w:t xml:space="preserve">ComPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950802v1</w:t>
+                <w:t xml:space="preserve">lirmm-03041267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Machine Learning on FPGA for Edge Devices: a Case Study</w:t>
               </w:r>
@@ -6921,1676 +6921,1676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02183901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler-assisted adaptive program scheduling in big.LITTLE systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
+                <w:t xml:space="preserve">Exploration of Energy-Proportional Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPoPP 2019 - 24th Symposium on Principles and Practice of Parallel Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02100287v1</w:t>
+                <w:t xml:space="preserve">hal-03326292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Energy-Proportional Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Gregorio</w:t>
+                <w:t xml:space="preserve">Compiler-assisted adaptive program scheduling in big.LITTLE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PPoPP 2019 - 24th Symposium on Principles and Practice of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Washington, United States. pp.429-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3293883.3301493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326292v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02100287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main memory organization trade-offs with DRAM and STT-MRAM options based on gem5-NVMain simulation frameworks</w:t>
+                <w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Komalan</w:t>
+                <w:t xml:space="preserve">Mehdi B. Tahoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh Hyung Rock</w:t>
+                <w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hartmann</w:t>
+                <w:t xml:space="preserve">Rajendra Bishnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushil Sakhare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenllado</w:t>
+                <w:t xml:space="preserve">Jad Mohdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.103-108, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8341987⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01912824v1</w:t>
+                <w:t xml:space="preserve">hal-01864468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Worst-Case Execution Time Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabab Bouziane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2018 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Braunschweig, Germany. pp.168-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803006v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864468v1</w:t>
+                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Compiler-Centric Infra-Structure for Whole-Board Energy Measurement on Heterogeneous Android Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junio Cezar Ribeiro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Magno Quintão Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compile-Time Silent-Store Elimination for Energy Efficiency: an Analytic Evaluation for Non-Volatile Cache Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HiPEAC, Jan 2018, Manchester, United Kingdom. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3180665.3180666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nocua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01871273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compiler-Centric Infra-Structure for Whole-Board Energy Measurement on Heterogeneous Android Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Frank</w:t>
+                <w:t xml:space="preserve">How Could Compile-Time Program Analysis help Leveraging Emerging NVM Features?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449378⟩</w:t>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01912850v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Memory Mappings based on Partial WCET Analysis and Multi-Retention Time STT-RAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449376⟩</w:t>
+              <w:t xml:space="preserve">RTNS: Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.148-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3273905.3273908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01871273v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Memory Mappings based on Partial WCET Analysis and Multi-Retention Time STT-RAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Partial Worst-Case Execution Time Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS: Real-Time Networks and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComPAS 2018 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871320v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Could Compile-Time Program Analysis help Leveraging Emerging NVM Features?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main memory organization trade-offs with DRAM and STT-MRAM options based on gem5-NVMain simulation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Komalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh Hyung Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil Sakhare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenllado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. pp.1-6, </w:t>
+              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.103-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8341987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655195v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Nocua</w:t>
+                <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OpenSuCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723789v1</w:t>
+                <w:t xml:space="preserve">lirmm-01723762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSuCo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01723762v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded systems to high performance computing using STT-MRAM</w:t>
               </w:r>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odilia Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8808,256 +8808,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01622889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+                <w:t xml:space="preserve">Roundabout: A Network-on-Chip router with adaptive buffer sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS: Emerging Memory Solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2017 - 15th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01467328v1</w:t>
+                <w:t xml:space="preserve">lirmm-01622878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roundabout: A Network-on-Chip router with adaptive buffer sharing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+                <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2017 - 15th IEEE International New Circuits and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS: Emerging Memory Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01622878v1</w:t>
+                <w:t xml:space="preserve">lirmm-01467328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and Power-Efficient Implementation of an Asynchronous Router with Buffer Sharing</w:t>
               </w:r>
@@ -9141,1145 +9141,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01622885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
+                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
+                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Workflow for Fast Evaluation of Mapping Heuristics Targeting Cloud Infrastructures</w:t>
+                <w:t xml:space="preserve">Speed and Accuracy Dilemma in NoC Simulation: What about Memory Impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Ursu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAMCloud: Dynamic Resource Allocation and Management in Embedded, High Performance and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01265874v1</w:t>
+                <w:t xml:space="preserve">lirmm-01332702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Energy-Efficiency in Next-Generation Compute Systems</w:t>
+                <w:t xml:space="preserve">Model-Based Design and Analysis of Automotive Applications on Multicore platforms: an Effective Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01419154v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01419153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">Design space exploration for complex automotive applications: an engine control system case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2852339.2852341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01265891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed and Accuracy Dilemma in NoC Simulation: What about Memory Impact?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Selva</w:t>
+                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01332702v1</w:t>
+                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Analysis of Automotive Applications on Multicore platforms: an Effective Approach</w:t>
+                <w:t xml:space="preserve">Performance Prediction of Application Mapping in Manycore Systems with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.185-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419153v1</w:t>
+                <w:t xml:space="preserve">lirmm-01385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophiane Senni</w:t>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.162-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space exploration for complex automotive applications: an engine control system case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">A Workflow for Fast Evaluation of Mapping Heuristics Targeting Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAPIDO: Rapid Simulation and Performance Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DREAMCloud: Dynamic Resource Allocation and Management in Embedded, High Performance and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01265891v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01265874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Prediction of Application Mapping in Manycore Systems with Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.185-192, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.201-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01385641v1</w:t>
+                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with Energy-Efficiency in Next-Generation Compute Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01347354v1</w:t>
+                <w:t xml:space="preserve">lirmm-01419154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
               </w:r>
@@ -10529,51 +10529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Framework for Model-Based Design and Analysis of Automotive Multi-Core Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,403 +10778,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01255927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Applications Based on NVM Emerging Technologies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Adeniyi-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1120⟩</w:t>
+              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01253332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01255921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Design Continuum to Build Next Generation Energy-Efficient Compute Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Applications Based on NVM Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1012-1017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01419151v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01253332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For a Design Continuum to Build Next Generation Energy-Efficient Compute Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Oran, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01255921v1</w:t>
+                <w:t xml:space="preserve">lirmm-01419151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anelise Kologeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,321 +11867,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-based Exploration of Data-Parallel Architecture for Customizable Hardware: A JPEG Encoder Case Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of streaming applications on MPSoCs using abstract clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lech Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, France. pp.763-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758161v1</w:t>
+                <w:t xml:space="preserve">hal-00758182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of streaming applications on MPSoCs using abstract clocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLASSY: a clock analysis system for rapid prototyping of embedded applications on MPSoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Boumedien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE), 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St. Goar, Germany. pp.3--12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2236576.2236577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758182v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSY: a clock analysis system for rapid prototyping of embedded applications on MPSoCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarra Boumedien</w:t>
+                <w:t xml:space="preserve">Transformation-based Exploration of Data-Parallel Architecture for Customizable Hardware: A JPEG Encoder Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosilde Corvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkan Diken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758194v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Clocks for the DSE of Data-Intensive Applications on MPSoCs</w:t>
               </w:r>
@@ -12243,330 +12243,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Design of Dynamically Reconfigurable Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin An</w:t>
+                <w:t xml:space="preserve">SMT based false causal loop detection during code synthesis from Polychronous specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijoy Anthony Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Model Based Engineering for Embedded Systems Design (M-BED2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE/ACM International Conference on Formal Methods and Models for Codesign (MEMOCODE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMCOD.2011.5970517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903734v1</w:t>
+                <w:t xml:space="preserve">inria-00637574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT based false causal loop detection during code synthesis from Polychronous specifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static analysis of synchronous programs in signal for efficient design of multi-clocked embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE/ACM International Conference on Formal Methods and Models for Codesign (MEMOCODE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGPLAN/SIGBED conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1967677.1967688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMCOD.2011.5970517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00637574v1</w:t>
+                <w:t xml:space="preserve">inria-00586137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static analysis of synchronous programs in signal for efficient design of multi-clocked embedded systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe Design of Dynamically Reconfigurable Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN/SIGBED conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Model Based Engineering for Embedded Systems Design (M-BED2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. pp.00 -- 00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1967677.1967688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00586137v1</w:t>
+                <w:t xml:space="preserve">hal-00903734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Semantics of the Marte Repetitive Structure Modeling Concepts for Data-Parallel Applications Design</w:t>
               </w:r>
@@ -12673,51 +12673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par - 16th International Euro-Par Conference - 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.101--116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12777,51 +12777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13287,51 +13287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13477,51 +13477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13581,51 +13581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Static Analysis of SIGNAL Programs using Interval Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,269 +13657,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des transformations d'applications à parallélisme de données en équations synchrones</w:t>
+                <w:t xml:space="preserve">Synchronous Modeling of Data-Intensive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de SYMPosium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+              <w:t xml:space="preserve">International Open Workshop on Synchronous Programming (Synchron 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Alpe d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00124125v1</w:t>
+                <w:t xml:space="preserve">inria-00565163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Modeling of Data-Intensive Applications</w:t>
+                <w:t xml:space="preserve">Vers des transformations d'applications à parallélisme de données en équations synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Open Workshop on Synchronous Programming (Synchron 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Alpe d'Huez, France</w:t>
+              <w:t xml:space="preserve">9ème édition de SYMPosium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565163v1</w:t>
+                <w:t xml:space="preserve">inria-00124125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception synchrone d'applications avioniques par raffinement de modèles</w:t>
               </w:r>
@@ -13994,299 +13994,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Behavioral Type Inference System for Compositional System-on-Chip Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Shukla</w:t>
+                <w:t xml:space="preserve">An Example of Synchronous Design of Embedded Real-Time Systems based on IMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Application of Concurrency to System Design (ACSD'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Real-time and Embedded Computing Systems and Applications (RTCSA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Gothenburg, Sweden. pp.RTCSA 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542146v1</w:t>
+                <w:t xml:space="preserve">hal-00541790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Example of Synchronous Design of Embedded Real-Time Systems based on IMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Behavioral Type Inference System for Compositional System-on-Chip Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Real-time and Embedded Computing Systems and Applications (RTCSA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Application of Concurrency to System Design (ACSD'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Hamilton, Ontario, Canada. pp.47-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSD.2004.1309115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541790v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIGNAL Approach to the Design of System Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference and Workshop on the Engineering of Computer-Based Systems (ECBS'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Huntsville, Alabama, United States. pp.80-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14333,51 +14333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous modeling of avionics applications using the SIGNAL language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Toronto, Canada. pp.144-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14443,90 +14443,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Two-Step Approach to Optimize Data and Energy Migrations in Mini Data Centers for Carbon-Neutral Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Okazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ittetsu Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Onoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14702,64 +14702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Adeniyi-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t>
@@ -15198,51 +15198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borko Furht and Armando Escalante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Data Intensive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011</w:t>
@@ -15711,51 +15711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI for Embedded Systems Design: A Case Study of Static Redundant NVM Memory Write Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -15865,77 +15865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Flexible and Comprehensive Evaluation Approach for Adressing NVM Integration in Cache Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15979,64 +15979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Impact of Enhanced Cache Replacement Policy on STT-MRAM LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16605,64 +16605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1 – Technical description of the holistic design flow in CONTINUUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16885,64 +16885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D2.2 – Description of a specific optimization for low power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17029,51 +17029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Inria Rennes – Bretagne Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17093,267 +17093,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03168318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D3.1 – Novel memory and communication technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable D4.1 – State of the art on performance and power estimation of embedded and high-performance cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2016</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bernabovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Cortus S.A.S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03168312v1</w:t>
+                <w:t xml:space="preserve">lirmm-03168326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.1 – State of the art on performance and power estimation of embedded and high-performance cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deliverable D3.1 – Novel memory and communication technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Cortus S.A.S. 2016</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03168326v1</w:t>
+                <w:t xml:space="preserve">lirmm-03168312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Compilation of Synchronous Dataflow Programs with a Combined Numerical-Boolean Abstraction</w:t>
               </w:r>
@@ -17558,51 +17558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLASSY: a Clock Analysis System for Rapid Prototyping of Embedded Applications on MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Boumedien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17650,90 +17650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved False Causal Loop Detection in Polychronous Specificationof Embedded Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijoy Anthony Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18218,51 +18218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18336,366 +18336,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5715, INRIA. 2005, pp.38</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1748, 2005, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070302v1</w:t>
+                <w:t xml:space="preserve">inria-00000420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling Paradigm for Integrated Modular Avionics Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polychronous Design of Embedded Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1748, 2005, pp.39</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5509, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000420v1</w:t>
+                <w:t xml:space="preserve">inria-00070498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronous Design of Embedded Real-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modeling Paradigm for Integrated Modular Avionics Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5509, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5715, INRIA. 2005, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070498v1</w:t>
+                <w:t xml:space="preserve">inria-00070302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral type inference for compositional system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18754,306 +18754,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based engineering of real-time JAVA : applications on a polychronous design platform</w:t>
+                <w:t xml:space="preserve">Hard real-time implementation of embedded software in JAVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4744, INRIA. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5020, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071843v1</w:t>
+                <w:t xml:space="preserve">inria-00071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard real-time implementation of embedded software in JAVA</w:t>
+                <w:t xml:space="preserve">Component-based engineering of real-time JAVA : applications on a polychronous design platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5020, INRIA. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4744, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071564v1</w:t>
+                <w:t xml:space="preserve">inria-00071843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Modeling of Modular Avionics Architectures using the SIGNAL Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4678, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19441,51 +19441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Samaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3645150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015619v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04820631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Adrian Valdez Duran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3500377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03746168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Melo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3197090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime France-Pillois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Effiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boguszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12040061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03366078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio Cezar Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Le&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Petrucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magno Quint&#227;o Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Saad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2974977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Leobas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02151502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2017.2712780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h8450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3001936" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2873056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mussard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2016.2547680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.02.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXR7LW6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Craye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0168-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2189195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1089-1113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WRZN1ZF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043662.2043663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525015v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.125" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2008.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1217295.1217298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05487413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishikawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittetsu Taniguchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC67473.2025.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767560" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chikhaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338733v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338756v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03143143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03241639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03107918v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03018543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio C R da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277863" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST49295.2020.9200292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041267v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041276v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Novaes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293883.3301493" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Komalan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Hyung Rock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Sakhare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenllado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8341987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660686v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3180665.3180666" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449378" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3273905.3273908" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01548996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilia Coi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130218.3130223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010106" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Latif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01332702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852341" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.28" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1120" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419151v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geilen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Jozwiak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Diken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758182v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Boumedien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2236576.2236577" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903734v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637574v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Anthony Jose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2011.5970517" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967688" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176900" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Shukla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309115" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2003.1194786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTTAS.2003.1203046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05223032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Onoye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03326276v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04493175v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281112v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135043v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza Weloli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168364v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01870671v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168312v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780521v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824225v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637582v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kracht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616223v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293909v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172302v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamare" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000420v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071564v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879359v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756967v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Samaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2025.3645150" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04820631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Adrian Valdez Duran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3500377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015619v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03746168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Melo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2022.3197090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime France-Pillois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Effiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122246" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03939490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boguszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12040061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03366078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio Cezar Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Le&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Petrucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Magno Quint&#227;o Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Saad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2974977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Leobas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2018.5136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02151502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2017.2712780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h8450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3001936" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2873056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mussard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2016.2547680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXR7LW6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2485202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Craye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0168-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2189195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1089-1113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WRZN1ZF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2043662.2043663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.125" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525015v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2008.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1217295.1217298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05487413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767560" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05486595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Okazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishikawa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittetsu Taniguchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC67473.2025.00110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chikhaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338733v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04338756v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03143143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03241639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462745" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03107918v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444950.3447283" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03018543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junio C R da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277863" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST49295.2020.9200292" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041267v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03041276v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Novaes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293883.3301493" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912850v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frank" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449378" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3180665.3180666" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871320v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3273905.3273908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Komalan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Hyung Rock" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Sakhare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenllado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8341987" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01548996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odilia Coi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3130218.3130223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01622885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01332702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265891v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Latif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2852339.2852341" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.28" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1120" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Griguer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geilen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Jozwiak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758182v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Boumedien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2236576.2236577" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758161v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Diken" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637574v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Anthony Jose" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2011.5970517" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967688" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176900" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541790v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Shukla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309115" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2003.1194786" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTTAS.2003.1203046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05223032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Onoye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03326276v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08239-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849952v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04493175v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281112v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135043v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza Weloli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168364v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157312v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01870671v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168312v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780521v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824225v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637582v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kracht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616223v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293909v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172302v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000420v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamare" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Gupta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071564v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Dez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071843v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879359v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00756967v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>