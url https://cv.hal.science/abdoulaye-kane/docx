--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdoulaye KANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, Procédés durablesDirecteur Recherche Campus de RenensUniLaSalle - Campus de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoulaye KANE est diplômé d’un master en Génie des Procédés et des produits de l’Université Paris 13 en 2006. Il obtient son doctorat en Génie des Procédés et des Produits au Laboratoire Réactions et Génie des Procédés- ENSIC Nancy (UMR 7274) en 2010.  Il a également été attaché temporaire d’enseignement supérieur et de la recherche à l’INP Lorraine (2009-2010) et à l’Ecole Nationale Supérieure de Chimie de Rennes (2010-2011), post-doctorat à l’ENSCR (de 2011 à 2012). ll a été chercheur associé de l’équipe Chimie et Ingénierie des Procédés de l’Ecole Nationale Supérieure de Chimie de Rennes entre 2012 et 2018.Il est enseignant-chercheur à UniLaSalle Rennes | École des métiers de l'environnement depuis 2012, Directeur de l’unité de Recherche Cyclann et Directeur de la Recherche du Campus de Rennes d’Unilasalle.Ses thématiques de Recherche sont axées sur l’intensification de procédés durables pour le traitement de l’eau/air ainsi que l’étude/le développement/le dimensionnement de procédés de dépollutions de l’eau ou de l’air mettant en jeu des transferts et réactions entre solides et fluides.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=U3bW84cAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability for removing organic pollutants in aqueous solution: An innovative composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.367-378. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sunlight Active Photocatalyst Based on CuO-TiO2-Clay Composite for Wastewater Remediation: Mechanistic Insights and Degradation Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Water Air and Soil Pollution, 235 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-06884-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of water contamination using a synergetic system of biochar and photocatalyst: Complete mineralization in simulated real condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Degradation of Tartrazine and Naphthol Blue Black Binary Mixture with the TiO2 Nanosphere under Visible Light: Box-Behnken Experimental Design Optimization and Salt Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Almansba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering8030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercy Bankole Temitope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and investigation of TiO2/g-C3N4 performance for photocatalytic degradation of Bromophenol Blue and Eriochrome Black T: Experimental design optimization and reactive oxygen species contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dangwang Dikdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gatcha-Bandjoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Amine Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbent and Photocatalytic Potentials of Local Clays for the Removal of Organic Xenobiotic: Case of Crystal Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tetteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Boubakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.899. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a Mixture of Seven Volatile Organic Compounds (VOCs) Using an Industrial Pilot-Scale Process Combining Absorption in Silicone Oil and Biological Regeneration in a Two-Phase Partitioning Bioreactor (TPPB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4576. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Photocatalytic Treatment of Wastewater Using Immobilized Titanium Dioxide as a Photocatalyst in a Pilot-Scale Reactor: Process Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Amir Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef El Jery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4547. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-C3N4/TiO2 S-scheme heterojunction photocatalyst with enhanced photocatalytic Carbamazepine degradation and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, pp.113971. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.113971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative photocatalytic reactor for the degradation of VOCs and microorganism under simulated indoor air conditions: Cu-Ag/TiO2-based optical fibers at a pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abou Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.128622. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.128622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 assisted photocatalysts for degradation of emerging organic pollutants in water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kamdem Paumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebogang Maureen Katata-Seru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimoh Oladejo Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 331, pp.115458. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds absorption in a structured packing fed with waste oils: Experimental and modeling assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238, pp.116598. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsideration of the contribution of photogenerated ROS in methyl orange degradation on TiO2, Cu2O, WO3, and Bi2O3 under low-intensity simulated solar light: mechanistic understanding of photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.70. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-021-00276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of waste oils for the absorption and biodegradation of VOC of different hydrophobicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.482 - 489. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the temperature-swing adsorption process with a heat pump for the recovery of dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vilmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.734-743. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of heat transfer during evaporation of a falling liquid film in vertical microchannels-Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Portha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.52-166. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'un microcontacteur à film tombant : concept de distillation microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPL086N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdoulaye KANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, Procédés durablesDirecteur Recherche Campus de RenensUniLaSalle - Campus de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoulaye KANE est diplômé d’un master en Génie des Procédés et des produits de l’Université Paris 13 en 2006. Il obtient son doctorat en Génie des Procédés et des Produits au Laboratoire Réactions et Génie des Procédés- ENSIC Nancy (UMR 7274) en 2010.  Il a également été attaché temporaire d’enseignement supérieur et de la recherche à l’INP Lorraine (2009-2010) et à l’Ecole Nationale Supérieure de Chimie de Rennes (2010-2011), post-doctorat à l’ENSCR (de 2011 à 2012). ll a été chercheur associé de l’équipe Chimie et Ingénierie des Procédés de l’Ecole Nationale Supérieure de Chimie de Rennes entre 2012 et 2018.Il est enseignant-chercheur à UniLaSalle Rennes | École des métiers de l'environnement depuis 2012, Directeur de l’unité de Recherche Cyclann et Directeur de la Recherche du Campus de Rennes d’Unilasalle.Ses thématiques de Recherche sont axées sur l’intensification de procédés durables pour le traitement de l’eau/air ainsi que l’étude/le développement/le dimensionnement de procédés de dépollutions de l’eau ou de l’air mettant en jeu des transferts et réactions entre solides et fluides.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=U3bW84cAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability for removing organic pollutants in aqueous solution: An innovative composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.367-378. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sunlight Active Photocatalyst Based on CuO-TiO2-Clay Composite for Wastewater Remediation: Mechanistic Insights and Degradation Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Water Air and Soil Pollution, 235 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-06884-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of water contamination using a synergetic system of biochar and photocatalyst: Complete mineralization in simulated real condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Degradation of Tartrazine and Naphthol Blue Black Binary Mixture with the TiO2 Nanosphere under Visible Light: Box-Behnken Experimental Design Optimization and Salt Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Almansba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering8030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Amine Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and investigation of TiO2/g-C3N4 performance for photocatalytic degradation of Bromophenol Blue and Eriochrome Black T: Experimental design optimization and reactive oxygen species contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dangwang Dikdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gatcha-Bandjoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercy Bankole Temitope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbent and Photocatalytic Potentials of Local Clays for the Removal of Organic Xenobiotic: Case of Crystal Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tetteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Boubakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.899. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a Mixture of Seven Volatile Organic Compounds (VOCs) Using an Industrial Pilot-Scale Process Combining Absorption in Silicone Oil and Biological Regeneration in a Two-Phase Partitioning Bioreactor (TPPB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4576. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Photocatalytic Treatment of Wastewater Using Immobilized Titanium Dioxide as a Photocatalyst in a Pilot-Scale Reactor: Process Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Amir Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef El Jery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4547. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-C3N4/TiO2 S-scheme heterojunction photocatalyst with enhanced photocatalytic Carbamazepine degradation and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, pp.113971. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.113971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 assisted photocatalysts for degradation of emerging organic pollutants in water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kamdem Paumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebogang Maureen Katata-Seru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimoh Oladejo Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 331, pp.115458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative photocatalytic reactor for the degradation of VOCs and microorganism under simulated indoor air conditions: Cu-Ag/TiO2-based optical fibers at a pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abou Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.128622. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.128622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds absorption in a structured packing fed with waste oils: Experimental and modeling assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238, pp.116598. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsideration of the contribution of photogenerated ROS in methyl orange degradation on TiO2, Cu2O, WO3, and Bi2O3 under low-intensity simulated solar light: mechanistic understanding of photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.70. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-021-00276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of waste oils for the absorption and biodegradation of VOC of different hydrophobicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.482 - 489. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the temperature-swing adsorption process with a heat pump for the recovery of dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vilmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.734-743. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of heat transfer during evaporation of a falling liquid film in vertical microchannels-Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Portha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.52-166. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'un microcontacteur à film tombant : concept de distillation microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPL086N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=U3bW84cAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421593v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2025.07.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Abbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00514-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatou Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Almansba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8030050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dangwang Dikdim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gatcha-Bandjoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tetteh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubakari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Amir Assadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Badawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kenfoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chafiq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.113971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Saoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128622" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kamdem Paumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebogang Maureen Katata-Seru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimoh Oladejo Tijani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouallouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nasrallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00276-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vilmain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Portha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMCT075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL086N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=U3bW84cAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421593v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2025.07.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Abbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00514-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatou Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Almansba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8030050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dangwang Dikdim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gatcha-Bandjoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tetteh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubakari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Amir Assadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Badawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kenfoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chafiq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.113971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kamdem Paumo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebogang Maureen Katata-Seru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimoh Oladejo Tijani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Saoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128622" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouallouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nasrallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00276-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vilmain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Portha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMCT075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL086N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>