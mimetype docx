--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdoulaye KANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, Procédés durablesDirecteur Recherche Campus de RenensUniLaSalle - Campus de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoulaye KANE est diplômé d’un master en Génie des Procédés et des produits de l’Université Paris 13 en 2006. Il obtient son doctorat en Génie des Procédés et des Produits au Laboratoire Réactions et Génie des Procédés- ENSIC Nancy (UMR 7274) en 2010.  Il a également été attaché temporaire d’enseignement supérieur et de la recherche à l’INP Lorraine (2009-2010) et à l’Ecole Nationale Supérieure de Chimie de Rennes (2010-2011), post-doctorat à l’ENSCR (de 2011 à 2012). ll a été chercheur associé de l’équipe Chimie et Ingénierie des Procédés de l’Ecole Nationale Supérieure de Chimie de Rennes entre 2012 et 2018.Il est enseignant-chercheur à UniLaSalle Rennes | École des métiers de l'environnement depuis 2012, Directeur de l’unité de Recherche Cyclann et Directeur de la Recherche du Campus de Rennes d’Unilasalle.Ses thématiques de Recherche sont axées sur l’intensification de procédés durables pour le traitement de l’eau/air ainsi que l’étude/le développement/le dimensionnement de procédés de dépollutions de l’eau ou de l’air mettant en jeu des transferts et réactions entre solides et fluides.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=U3bW84cAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability for removing organic pollutants in aqueous solution: An innovative composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.367-378. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sunlight Active Photocatalyst Based on CuO-TiO2-Clay Composite for Wastewater Remediation: Mechanistic Insights and Degradation Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Water Air and Soil Pollution, 235 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-06884-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of water contamination using a synergetic system of biochar and photocatalyst: Complete mineralization in simulated real condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Degradation of Tartrazine and Naphthol Blue Black Binary Mixture with the TiO2 Nanosphere under Visible Light: Box-Behnken Experimental Design Optimization and Salt Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Almansba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering8030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Amine Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and investigation of TiO2/g-C3N4 performance for photocatalytic degradation of Bromophenol Blue and Eriochrome Black T: Experimental design optimization and reactive oxygen species contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dangwang Dikdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gatcha-Bandjoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercy Bankole Temitope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbent and Photocatalytic Potentials of Local Clays for the Removal of Organic Xenobiotic: Case of Crystal Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tetteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Boubakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.899. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a Mixture of Seven Volatile Organic Compounds (VOCs) Using an Industrial Pilot-Scale Process Combining Absorption in Silicone Oil and Biological Regeneration in a Two-Phase Partitioning Bioreactor (TPPB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4576. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Photocatalytic Treatment of Wastewater Using Immobilized Titanium Dioxide as a Photocatalyst in a Pilot-Scale Reactor: Process Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Amir Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef El Jery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4547. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-C3N4/TiO2 S-scheme heterojunction photocatalyst with enhanced photocatalytic Carbamazepine degradation and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, pp.113971. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.113971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 assisted photocatalysts for degradation of emerging organic pollutants in water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kamdem Paumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebogang Maureen Katata-Seru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimoh Oladejo Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 331, pp.115458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative photocatalytic reactor for the degradation of VOCs and microorganism under simulated indoor air conditions: Cu-Ag/TiO2-based optical fibers at a pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abou Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.128622. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.128622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds absorption in a structured packing fed with waste oils: Experimental and modeling assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238, pp.116598. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsideration of the contribution of photogenerated ROS in methyl orange degradation on TiO2, Cu2O, WO3, and Bi2O3 under low-intensity simulated solar light: mechanistic understanding of photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.70. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-021-00276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of waste oils for the absorption and biodegradation of VOC of different hydrophobicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.482 - 489. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the temperature-swing adsorption process with a heat pump for the recovery of dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vilmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.734-743. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of heat transfer during evaporation of a falling liquid film in vertical microchannels-Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Portha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.52-166. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'un microcontacteur à film tombant : concept de distillation microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPL086N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdoulaye KANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, Procédés durablesDirecteur Recherche Campus de RenensUniLaSalle - Campus de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoulaye KANE est diplômé d’un master en Génie des Procédés et des produits de l’Université Paris 13 en 2006. Il obtient son doctorat en Génie des Procédés et des Produits au Laboratoire Réactions et Génie des Procédés- ENSIC Nancy (UMR 7274) en 2010.  Il a également été attaché temporaire d’enseignement supérieur et de la recherche à l’INP Lorraine (2009-2010) et à l’Ecole Nationale Supérieure de Chimie de Rennes (2010-2011), post-doctorat à l’ENSCR (de 2011 à 2012). ll a été chercheur associé de l’équipe Chimie et Ingénierie des Procédés de l’Ecole Nationale Supérieure de Chimie de Rennes entre 2012 et 2018.Il est enseignant-chercheur à UniLaSalle Rennes | École des métiers de l'environnement depuis 2012, Directeur de l’unité de Recherche Cyclann et Directeur de la Recherche du Campus de Rennes d’Unilasalle.Ses thématiques de Recherche sont axées sur l’intensification de procédés durables pour le traitement de l’eau/air ainsi que l’étude/le développement/le dimensionnement de procédés de dépollutions de l’eau ou de l’air mettant en jeu des transferts et réactions entre solides et fluides.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=U3bW84cAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability for removing organic pollutants in aqueous solution: An innovative composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.367-378. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of water contamination using a synergetic system of biochar and photocatalyst: Complete mineralization in simulated real condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-024-00514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sunlight Active Photocatalyst Based on CuO-TiO2-Clay Composite for Wastewater Remediation: Mechanistic Insights and Degradation Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Water Air and Soil Pollution, 235 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-024-06884-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Degradation of Tartrazine and Naphthol Blue Black Binary Mixture with the TiO2 Nanosphere under Visible Light: Box-Behnken Experimental Design Optimization and Salt Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Almansba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering8030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbent and Photocatalytic Potentials of Local Clays for the Removal of Organic Xenobiotic: Case of Crystal Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tetteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Boubakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba Talami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.899. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Amine Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and investigation of TiO2/g-C3N4 performance for photocatalytic degradation of Bromophenol Blue and Eriochrome Black T: Experimental design optimization and reactive oxygen species contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadimatou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dangwang Dikdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gatcha-Bandjoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.3331. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14203331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercy Bankole Temitope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Frezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a Mixture of Seven Volatile Organic Compounds (VOCs) Using an Industrial Pilot-Scale Process Combining Absorption in Silicone Oil and Biological Regeneration in a Two-Phase Partitioning Bioreactor (TPPB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4576. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Photocatalytic Treatment of Wastewater Using Immobilized Titanium Dioxide as a Photocatalyst in a Pilot-Scale Reactor: Process Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Amir Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef El Jery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4547. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-C3N4/TiO2 S-scheme heterojunction photocatalyst with enhanced photocatalytic Carbamazepine degradation and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 430, pp.113971. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.113971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 assisted photocatalysts for degradation of emerging organic pollutants in water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Kamdem Paumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebogang Maureen Katata-Seru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Pone Kamdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimoh Oladejo Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 331, pp.115458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative photocatalytic reactor for the degradation of VOCs and microorganism under simulated indoor air conditions: Cu-Ag/TiO2-based optical fibers at a pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abou Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.128622. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.128622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds absorption in a structured packing fed with waste oils: Experimental and modeling assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238, pp.116598. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsideration of the contribution of photogenerated ROS in methyl orange degradation on TiO2, Cu2O, WO3, and Bi2O3 under low-intensity simulated solar light: mechanistic understanding of photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouallouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.70. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-021-00276-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation and modeling of the hydrodynamics in structured packing operated with viscous waste oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of waste oils for the absorption and biodegradation of VOC of different hydrophobicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeltif Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Audic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.482 - 489. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the temperature-swing adsorption process with a heat pump for the recovery of dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vilmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.734-743. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of heat transfer during evaporation of a falling liquid film in vertical microchannels-Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Portha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.52-166. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation d'un microcontacteur à film tombant : concept de distillation microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPL086N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=U3bW84cAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421593v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2025.07.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Abbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00514-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatou Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Almansba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8030050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dangwang Dikdim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gatcha-Bandjoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tetteh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubakari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080899" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Amir Assadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Badawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kenfoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chafiq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.113971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kamdem Paumo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebogang Maureen Katata-Seru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimoh Oladejo Tijani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Saoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128622" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouallouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nasrallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00276-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vilmain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Portha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMCT075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL086N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=U3bW84cAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2025.07.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Abbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00514-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatou Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Almansba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8030050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tetteh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Boubakari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dangwang Dikdim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gatcha-Bandjoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Amir Assadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Badawi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kenfoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chafiq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nasr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.113971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kamdem Paumo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebogang Maureen Katata-Seru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimoh Oladejo Tijani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Saoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128622" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouallouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nasrallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-021-00276-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.07.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.08.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vilmain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Portha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.03.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMCT075-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL086N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>