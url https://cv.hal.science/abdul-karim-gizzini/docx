--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -66,943 +66,1089 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of PA Nonlinearities on AFDM Sensing: A Matched Filtering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Gourar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI for Enhancing Efficiency of DL-Based Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali J Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Machine Learning in Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.976 - 996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmlcn.2025.3596548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable AI for Channel Estimation in Wireless Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">RNN Based Channel Estimation in Doubly Selective Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3345632⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Machine Learning in Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmlcn.2023.3332021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387274v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNN Based Channel Estimation in Doubly Selective Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep Neural Network Augmented Wireless Channel Estimation for Preamble-Based OFDM PHY on Zynq System on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Asrar Ul Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakti Shrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Darak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneh Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Machine Learning in Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmlcn.2023.3332021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.1026-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3274555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245389v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Augmented Wireless Channel Estimation for Preamble-Based OFDM PHY on Zynq System on Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards Explainable AI for Channel Estimation in Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3274555⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3345632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245402v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complex Methods for Robust Channel Estimation in Doubly Dispersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3162928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Deep Learning Based Channel Estimation in Doubly Dispersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.70595-70619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3188111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN aided Weighted Interpolation for Channel Estimation in Vehicular Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed M Shubair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2021.3120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Based Channel Estimation Schemes for IEEE 802.11p Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113751 - 113765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3003286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1012,781 +1158,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of PAPR-Aware OFDM Waveforms for Integrated Sensing and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Gourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Transmission in NOMA Systems: An Efficient Resource Allocation Strategy Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Belgrade, Serbia. pp.73-78, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCN63874.2024.10849738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of IEEE 802.11p, 802.11bd-draft and a Unique-Word-based PHY in Doubly-Dispersive Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ehsanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Moessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Averaging LSTM-based Channel Estimation Scheme for IEEE 802.11p Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Ehsanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed M Shubair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Least Square Channel Estimation Using Deep Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joint TRFI and Deep Learning for Vehicular Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference: VTC2020-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504757v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TRFI and Deep Learning for Vehicular Channel Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing Least Square Channel Estimation Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference: VTC2020-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951636v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Channel Estimation based on Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 IEEE 92nd Vehicular Technology Conference: VTC2020-Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1796,114 +1942,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Linear and Deep Learning based Channel Estimation Techniques in Doubly Dispersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [cs.IT]. Cergy Paris CY Université, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03482053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2050,51 +2196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Gizzini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Ghandour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2025.3596548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04387274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3345632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2023.3332021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asrar Ul Haq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneh Saurabh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3274555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3188111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3120267" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Gourar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04916314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN63874.2024.10849738" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ehsanfar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moessner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Gourar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Gizzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Ghandour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2025.3596548" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2023.3332021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asrar Ul Haq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneh Saurabh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3274555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04387274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3345632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3188111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04916314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN63874.2024.10849738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ehsanfar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moessner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>