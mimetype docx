--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1594,51 +1594,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TRFI and Deep Learning for Vehicular Channel Estimation</w:t>
+                <w:t xml:space="preserve">Enhancing Least Square Channel Estimation Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
@@ -1656,97 +1656,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference: VTC2020-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951636v1</w:t>
+                <w:t xml:space="preserve">hal-02504757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Least Square Channel Estimation Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Joint TRFI and Deep Learning for Vehicular Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Karim Gizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
@@ -1764,73 +1764,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nimr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference: VTC2020-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504757v1</w:t>
+                <w:t xml:space="preserve">hal-02951636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Channel Estimation based on Deep Learning</w:t>
               </w:r>
@@ -2196,51 +2196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Gourar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Gizzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Ghandour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2025.3596548" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2023.3332021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asrar Ul Haq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneh Saurabh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3274555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04387274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3345632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3188111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04916314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN63874.2024.10849738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ehsanfar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moessner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Gourar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Gizzini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Ghandour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2025.3596548" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmlcn.2023.3332021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asrar Ul Haq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti Shrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneh Saurabh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3274555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04387274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghandour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3345632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3162928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3188111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fettweis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04916314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN63874.2024.10849738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Ehsanfar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moessner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>