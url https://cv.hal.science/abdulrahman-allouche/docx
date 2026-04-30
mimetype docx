--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2382,278 +2382,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio study of the ground and low-lying excited states including the spin-orbit effect of RbBa molecule and laser cooling feasibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue Highly Fluorescent Boranil Derived From Anil Ligand: Synthesis, Characterization, Experimental and Theoretical Evaluation of Solvent Effect on Structures and Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Agren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Ladjimi</w:t>
+                <w:t xml:space="preserve">Rafik Ben Chaâbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Zrafi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Lahcinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107069⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.e5764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.5764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869458v1</w:t>
+                <w:t xml:space="preserve">hal-03230000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Highly Fluorescent Boranil Derived From Anil Ligand: Synthesis, Characterization, Experimental and Theoretical Evaluation of Solvent Effect on Structures and Photophysical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwa Chaabene</w:t>
+                <w:t xml:space="preserve">Ab-initio study of the ground and low-lying excited states including the spin-orbit effect of RbBa molecule and laser cooling feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Ladjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Zrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lahcinie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (9), pp.e5764. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.107069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.5764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230000v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-dissociation of naphthalene dimer cations stored in a compact electrostatic ion storage ring</w:t>
               </w:r>
@@ -2767,851 +2767,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc phthalocyanine derivatives for nitrogen dioxide sensors: A theoretical optoelectronic investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-tetrakis(3,4,5-trimethoxyphenyl)porphyrin derivatives: Synthesis, spectroscopic characterizations and adsorption of NO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Soury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaabene</w:t>
+                <w:t xml:space="preserve">Marwa Chaabéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub Jabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gassoumi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tawfik Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ben Chaâbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 375, pp.122005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2019.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285865v1</w:t>
+                <w:t xml:space="preserve">hal-02363497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Femtosecond Action Spectroscopy of Charged Cyanine Dyes: Electronic Structure versus Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Hervé</w:t>
+                <w:t xml:space="preserve">Effects of thiol ligands on the growth and stability of CdS nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Nasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bredy</w:t>
+                <w:t xml:space="preserve">Ghada Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Karras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naim Bel Haj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ben Chaâbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1198, pp.126832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364934v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-tetrakis(3,4,5-trimethoxyphenyl)porphyrin derivatives: Synthesis, spectroscopic characterizations and adsorption of NO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Soury</w:t>
+                <w:t xml:space="preserve">Ab initio calculations of electronic structure of the BaCs molecule: adiabatic potential energy curves, spectroscopic constants, spin–orbit effect and permanent and transition electric dipole moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Chaabéne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahjoub Jabli</w:t>
+                <w:t xml:space="preserve">M. Farjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawfik Saleh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122005⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2443-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363497v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thiol ligands on the growth and stability of CdS nanoclusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafik Ben Chaâbane</w:t>
+                <w:t xml:space="preserve">Spectroscopic diagnostic for the ring-size of carbohydrates in the gas phase: furanose and pyranose forms of GalNAc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.07.079⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (23), pp.12460-12467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp04082f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364595v1</w:t>
+                <w:t xml:space="preserve">hal-02150450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of electronic structure of the BaCs molecule: adiabatic potential energy curves, spectroscopic constants, spin–orbit effect and permanent and transition electric dipole moments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-the-Fly Femtosecond Action Spectroscopy of Charged Cyanine Dyes: Electronic Structure versus Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Concina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2443-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.2300-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424429v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostic for the ring-size of carbohydrates in the gas phase: furanose and pyranose forms of GalNAc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">New zinc phthalocyanine derivatives for nitrogen dioxide sensors: A theoretical optoelectronic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2019.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cp04082f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations of complexation with BF 3 .Et 2 O effects on electronic structures, energies and photophysical properties of Anil and tetraphenyl (hydroxyl) imidazol</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Agren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahcinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3842,291 +3842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Separation and Identification of Isomers Using Infrared Multiple Photon Dissociation Ion Spectroscopy Coupled to Liquid Chromatography: Application to the Analysis of Disaccharides Regio-Isomers and Monosaccharide Anomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and electronic properties of wurtzite, zincblende and rocksalt Al 1 − x In x N ternary alloys at ambient and high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+                <w:t xml:space="preserve">Abdelhakim Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Barnes</w:t>
+                <w:t xml:space="preserve">Lemia Semra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Telia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilmi Ünlü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02801⟩</w:t>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (12), pp.1232-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411594.2018.1527913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936856v1</w:t>
+                <w:t xml:space="preserve">hal-03230527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of wurtzite, zincblende and rocksalt Al 1 − x In x N ternary alloys at ambient and high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Meziani</w:t>
+                <w:t xml:space="preserve">Online Separation and Identification of Isomers Using Infrared Multiple Photon Dissociation Ion Spectroscopy Coupled to Liquid Chromatography: Application to the Analysis of Disaccharides Regio-Isomers and Monosaccharide Anomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemia Semra</w:t>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Telia</w:t>
+                <w:t xml:space="preserve">Loic Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilmi Ünlü</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (12), pp.1232-1245. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (20), pp.11741-11745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01411594.2018.1527913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230527v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigation on ligands-CdS clusters interactions: Influence of solvent</w:t>
               </w:r>
@@ -4498,295 +4498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-Up Elucidation of Glycosidic Bond Stereochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chambert</w:t>
+                <w:t xml:space="preserve">Lukasz G. Migas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Flitsch</w:t>
+                <w:t xml:space="preserve">Martina Pičmanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (10), pp.2114-2120. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (8), pp.4540 - 4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966732v1</w:t>
+                <w:t xml:space="preserve">hal-01673962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-Up Elucidation of Glycosidic Bond Stereochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+                <w:t xml:space="preserve">C. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz G. Migas</w:t>
+                <w:t xml:space="preserve">S. Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Pičmanová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">L. Flitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (8), pp.4540 - 4549. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (10), pp.2114-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673962v1</w:t>
+                <w:t xml:space="preserve">hal-01966732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation dynamics of meso-tetraphenyl iron (III) porphyrin chloride dication under energy control</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Renois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5549,663 +5549,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-lying electronic states of the rubidium dimer— Ab initio predictions and experimental observation of the 51Σu+ and 5 1 Π u states of Rb 2 by polarization labelling spectroscopy</w:t>
+                <w:t xml:space="preserve">Theoretical investigation on electronic, optical, and charge transport properties of new anthracene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wlodzimierz Jastrzebski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacek Szczepkowski</w:t>
+                <w:t xml:space="preserve">A. Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927225⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1073, pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673977v1</w:t>
+                <w:t xml:space="preserve">hal-01673973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673981v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 583, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation on electronic, optical, and charge transport properties of new anthracene derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-lying electronic states of the rubidium dimer— Ab initio predictions and experimental observation of the 51Σu+ and 5 1 Π u states of Rb 2 by polarization labelling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodzimierz Jastrzebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touhami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Jacek Szczepkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.024⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673973v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673976v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anharmonic simulations of the vibrational spectrum of sulfated compounds : application to the glycosaminoglycan fragment glucosamine 6-sulfate.</w:t>
               </w:r>
@@ -6557,571 +6557,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the 4(1)Sigma(+)(g) State of Rb-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Han</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. Zhao</w:t>
+                <w:t xml:space="preserve">Janhavi Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22131-22138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310843v1</w:t>
+                <w:t xml:space="preserve">hal-01407397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+                <w:t xml:space="preserve">Observation of the 4(1)Sigma(+)(g) State of Rb-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 601, pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of the lithium 2 p ← 2 s photoabsorption spectra perturbed by atomic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+                <w:t xml:space="preserve">N. Lamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brunet</w:t>
+                <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vernier</w:t>
+                <w:t xml:space="preserve">K. Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864641v1</w:t>
+                <w:t xml:space="preserve">hal-01673988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the lithium 2 p ← 2 s photoabsorption spectra perturbed by atomic hydrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouledroua</w:t>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Alioua</w:t>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (5), </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1271-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673988v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound to the ionization energy of 85 Rb 2</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition dipole moments between the low-lying Ω g,u (+/−) states of the Rb 2 and Cs 2 molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,423 +7606,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabedit-A graphical user interface for computational chemistry softwares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density functional theory (DFT) calculations of the proton nuclear magnetic resonance (NMR) spin-Hamiltonian parameters for serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.21600⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674005v1</w:t>
+                <w:t xml:space="preserve">hal-01673998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of metabolite basis sets prior to quantitation in magnetic resonance spectroscopy: an approach based on quantum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lazariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lazariev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory (DFT) calculations of the proton nuclear magnetic resonance (NMR) spin-Hamiltonian parameters for serine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabedit-A graphical user interface for computational chemistry softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.174 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01673998v1</w:t>
+                <w:t xml:space="preserve">hal-01674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio and long-range investigation of the Ω (+/−) states of NaK dissociating adiabatically up to Na(3 s 2 S 1/2 ) + K(3 d 2 D 3/2 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8190,51 +8190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,423 +8318,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV spectroscopy of entire proteins in the gas phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT calculations of 1H chemical shifts, simulated and experimental NMR spectra for sarcosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Compagnon</w:t>
+                <w:t xml:space="preserve">Z. Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Joly</w:t>
+                <w:t xml:space="preserve">A. Lazariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Albrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">D. van Ormondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297 (1-3), pp.36 - 40. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 492 (4-6), pp.297 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2010.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674014v1</w:t>
+                <w:t xml:space="preserve">hal-01674015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, Accurate and Simple Model to Predict NMR Chemical Shifts for Biological Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV spectroscopy of entire proteins in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Atieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+                <w:t xml:space="preserve">I. Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1086009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (1-3), pp.36 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2010.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674013v1</w:t>
+                <w:t xml:space="preserve">hal-01674014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT calculations of 1H chemical shifts, simulated and experimental NMR spectra for sarcosine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Atieh</w:t>
+                <w:t xml:space="preserve">Rapid, Accurate and Simple Model to Predict NMR Chemical Shifts for Biological Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.04.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (49), pp.16388 - 16392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1086009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674015v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV electronic excitations in acidic sugars</w:t>
               </w:r>
@@ -8986,255 +8986,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron photodetachment of trapped doubly deprotonated angiotensin peptides. UV spectroscopy and radical recombination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Joly</w:t>
+                <w:t xml:space="preserve">Optical properties of isolated hormone oxytocin dianions. Ionization, reduction and copper complexation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lemoine</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00076-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (24), pp.6607-6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp810342s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674028v1</w:t>
+                <w:t xml:space="preserve">hal-02982077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory calculations of the nuclear magnetic resonance spin-Hamiltonian parameters for two polyamines of prostate tissue: spermidine and spermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9274,230 +9262,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of isolated hormone oxytocin dianions. Ionization, reduction and copper complexation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron photodetachment of trapped doubly deprotonated angiotensin peptides. UV spectroscopy and radical recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Joly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.117 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00076-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp810342s⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982077v1</w:t>
+                <w:t xml:space="preserve">hal-01674028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio potential energy curves and transition dipole moments for the interaction of a ground state He with Na(3s–3p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355 (1), pp.85 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9660,103 +9660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT calculations of NMR spin-hamiltonian parameters for two polyamines of prostate tissue: Spermidine and spermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, (in-press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9794,77 +9794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-broadening and shifting of the Li(2s–2p) and K(4s–4p) line cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110 (1-2), pp.72 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (24), pp.244307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10054,51 +10054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10157,77 +10157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigation of the 1H NMR spectrum of putrescine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 466 (4-6), pp.219--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10407,51 +10407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (12), pp.1409-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10719,51 +10719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron Spectroscopy of Gramicidin Polyanions: Competition between Delayed and Direct Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Matheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Spectroscopy of Peptide and Protein Polyanions in Vacuo: Signature of the Ionization State of Tyrosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,51 +11271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (27), pp.8428 - 8429. </w:t>
@@ -11378,64 +11378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemistry-based NMR spin Hamiltonian parameters of GABA for quantitation in magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (24), pp.3098 - 3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11494,51 +11494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of low-lying electronic states of NdO: Quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ya. Umanskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11754,51 +11754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 322 (3), pp.298 - 302. </w:t>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (18), pp.6032 - 6038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12205,431 +12205,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure including spin–orbit effects of the alkali dimer cation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jraij</w:t>
+                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of the YI molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul-Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 310 (1-3), pp.145 - 151. </w:t>
+              <w:t xml:space="preserve">, 2005, 308 (1-2), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674063v1</w:t>
+                <w:t xml:space="preserve">hal-01674064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of mixed lithium-oxygen clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical electronic structure including spin–orbit effects of the alkali dimer cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jraij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00075-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310 (1-3), pp.145 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674060v1</w:t>
+                <w:t xml:space="preserve">hal-01674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of the YI molecule</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic properties of mixed lithium-oxygen clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 308 (1-2), pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.405 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00075-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674064v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical structure of the low lying electronic states of yttrium fluoride YF</w:t>
               </w:r>
@@ -12903,51 +12903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of highly excited states of K2 correlated adiabatically above K(4p)+K(4p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13033,51 +13033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 299 (1), pp.97 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13149,77 +13149,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 367 (3-4), pp.278-283. </w:t>
@@ -13295,51 +13295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taher-Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 221 (1), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13379,319 +13379,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility and electric dipole in metal C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; compounds</w:t>
+                <w:t xml:space="preserve">Electric dipole of metal-benzene sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Compagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24, (1-3), pp.9-13. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 375 (5-6), pp.506-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00134-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00870-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152687v1</w:t>
+                <w:t xml:space="preserve">hal-00152691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric dipole of metal-benzene sandwiches</w:t>
+                <w:t xml:space="preserve">Susceptibility and electric dipole in metal C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 375 (5-6), pp.506-510. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, (1-3), pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00870-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00134-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152691v1</w:t>
+                <w:t xml:space="preserve">hal-00152687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent dipole of metal-benzene molecules : Evidence for long-range weakly bound states ?</w:t>
               </w:r>
@@ -13729,51 +13729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (51), pp.11347-11353. </w:t>
@@ -14094,51 +14094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 290 (2-3), pp.129 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14197,77 +14197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric dipole moments and polarizabilities of single excess electron sodium fluoride clusters: Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14312,286 +14312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Electron Affinity of Carbon Clusters C n up to n = 20 and Fragmentation Energy of Anions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lepine</w:t>
+                <w:t xml:space="preserve">The theoretical spin-orbit structure of the RbCs molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (6), pp.1501 - 1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/6/307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp014701+⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674090v1</w:t>
+                <w:t xml:space="preserve">hal-01674093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The theoretical spin-orbit structure of the RbCs molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computed Electron Affinity of Carbon Clusters C n up to n = 20 and Fragmentation Energy of Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Fahs</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">B. Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/6/307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (31), pp.7177 - 7183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp014701+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674093v1</w:t>
+                <w:t xml:space="preserve">hal-01674090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of singly and doubly charged light fragments from C 60 r + ( r = 4 – 9 ) in Xe 2 5 + − C 60 collisions</w:t>
               </w:r>
@@ -14854,51 +14854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (8), pp.3715 - 3720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15175,540 +15175,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Electronic Structure of the KRb Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of LiCs, NaCs, and KCs molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+                <w:t xml:space="preserve">K Fakhreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8142⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78 (11), pp.977 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/p00-074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674100v1</w:t>
+                <w:t xml:space="preserve">hal-01674098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of LiCs, NaCs, and KCs molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Korek</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the Electronic Structure of the KRb Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Chaalan</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 203 (2), pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/p00-074⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674098v1</w:t>
+                <w:t xml:space="preserve">hal-01674100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of mixed barium–oxygen clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of the LiRb and NaRb molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boutou</w:t>
+                <w:t xml:space="preserve">M. Kobeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Lebeault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">A. Chaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Paulig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Viallon</w:t>
+                <w:t xml:space="preserve">M. Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 112 (14), pp.6228 - 6236. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 256 (1), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.481221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674107v1</w:t>
+                <w:t xml:space="preserve">hal-01674103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of the LiRb and NaRb molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Korek</w:t>
+                <w:t xml:space="preserve">Electronic properties of mixed barium–oxygen clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Dagher</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paulig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00061-6⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (14), pp.6228 - 6236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.481221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674103v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical electronic structure of RbCs revisited</w:t>
               </w:r>
@@ -15733,51 +15733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fakherddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16108,77 +16108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of KLi and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16293,51 +16293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16440,51 +16440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 9 (1), pp.243 - 248. </w:t>
@@ -16586,51 +16586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 246 (1-3), pp.57 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16670,397 +16670,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of ionization potentials and structures of mixed sodium lithium clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">Predictions of geometrical structures and ionization potentials for small barium clusters Ba $_{\mathsf{ n}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spiegelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)00513-2⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1), pp.63 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674117v1</w:t>
+                <w:t xml:space="preserve">hal-01674118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of geometrical structures and ionization potentials for small barium clusters Ba $_{\mathsf{ n}}$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Boutou</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of ionization potentials and structures of mixed sodium lithium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (1), pp.63 - 73. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 290 (1-3), pp.171 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530050112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)00513-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674118v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transition in Barium Suboxide Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paulig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (13), pp.2817 - 2820. </w:t>
@@ -17098,51 +17098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization potentials and geometrical structure of pure and oxygenated barium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Lebeault-Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17150,51 +17150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. D, Atoms, molecules and clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 40 (1-4), pp.448 - 453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17234,159 +17234,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of some low-lying states of scandium monochloride</w:t>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of the Sr2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Boutassetta</w:t>
+                <w:t xml:space="preserve">Nabil Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 29 (9), pp.1637 - 1639. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (6), pp.3845-3852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/29/9/010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.3845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674123v1</w:t>
+                <w:t xml:space="preserve">hal-01674122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optical absorption spectrum of Li2H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17408,275 +17396,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 261 (6), pp.670 - 676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(96)01027-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(96)01027-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of the Sr2 molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Boutassetta</w:t>
+                <w:t xml:space="preserve">Theoretical study of some low-lying states of scandium monochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (9), pp.1637 - 1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/29/9/010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.3845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of the low-lying states of the Li 2 H molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 74 (5-6), pp.194 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17723,77 +17723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of the Ba2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 200 (1-2), pp.63 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17865,51 +17865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 201 (2-3), pp.393 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18085,51 +18085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 189 (1), pp.33 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18188,51 +18188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoritical study of low-lying electronic states of the CaLi molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222 (5), pp.524 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18498,51 +18498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 170 (1), pp.11 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18601,64 +18601,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the low-lying electronic states of the BaH+ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 204 (3-4), pp.343 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18889,51 +18889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barthelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 96 (10), pp.7646 - 7655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19136,51 +19136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziani Abdelhakim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telia Azzedine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Unlu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93460-6_24" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yandjah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alioua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad22ca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04837F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17416-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaabene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Gassoumi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Soury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ghalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Jabli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00557-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Agren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcini Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ladjimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zrafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Cha&#226;bane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahcinie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gassoumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2019.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R891GV2Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaab&#233;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Saleh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P689DGFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Nasraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Attia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.07.079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTHND1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farjallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mlika" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berriche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2443-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussaoui Abdelaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioua Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouledroua Moncef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ab4043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Meziani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Semra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2018.1527913" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N. Ben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. H. Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane R. Ben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCDWZDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.03.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K42FDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz G. Migas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pi&#269;manov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04998" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Melizi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-016-9741-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3135-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Ray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Dutta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.213002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673977v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Jastrzebski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kowalczyk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczepkowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927225" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touhami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02079D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5078032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94K26C8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouledroua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alioua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052713" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carollo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ascoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673995v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16136B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104783" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5V9BC6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21600" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7AB7C4BA152688CEE83A5D868A650ED65B8828/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3607964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.05.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZ95JW7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674013v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Atieh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1086009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazariev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.04.054" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SH0D9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Racaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.08.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B922514P" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HB6234TH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00076-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F62A4526CEC519DC8C7C27302EFAE0EF97E2B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810342s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taher-Mansour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21779" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TR08FG0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674021v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggami" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Jraij" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouledroua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/17/175102" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63A3BBECB666AE53B80D70DB0AA0E62EC3BBEB91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.11.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F568BMJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675168v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P08-091" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992074" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Badreddine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p08-023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Matheis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803758w" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-51JS6S1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul-Al" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21199" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9807F103FBD22FE14CB421E8339EA8CD9696FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710257" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674046v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja072818r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLF8M4XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B700631D" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJM3JK4Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674052v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ya. Umanskiy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189232" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Korek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Moghrabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p06-073" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraij" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.033" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674053v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sporea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cosson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0567927" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2P0189T7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Moghrabi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173239" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;con" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055014b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNTSMFRQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674063v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.023" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBV7M0K6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.032" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKB7DC19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.03.024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0PC64N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Frecon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rayane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.071" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KWTVR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674068v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764498" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fahs" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.12.009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0Z9SBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01696-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PN9JLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00151-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTCW4THN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00134-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V85W98TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152691v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00870-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MF4T6MJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152663v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabilloud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035403a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D2B081TC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674077v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00163-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XHLB3XQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10485" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52FC783126D8D74ABED757CCD799C85205D54D16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00060-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD2N3NJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152747v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1480595" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674090v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baguenard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bordas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014701+" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674093v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fahs" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/6/307" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A50AA84F8C028049D3B3E79E7B55398DA6617F86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674087v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Abdul Al" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p02-045" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674088v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493769" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ban" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skenderovi&#263;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beuc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krajcar Broni&#263;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00918-6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JXXBWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674097v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/307" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817CF45101F48CAB19E32B47B4282811EC425595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674100v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8142" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C361509A8606CB328A271066B0DDC9D65A126A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674098v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fakhreddine" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaalan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p00-074" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674107v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paulig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481221" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674103v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobeissi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagher" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00061-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JG4F8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674102v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fakherddin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/12/312" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58099BACC263C2EA8F1909BD63FC9765B9CB7E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492376v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Frecon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050544" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674110v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dugourd" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1962" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00206-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSFMWSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674116v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478455" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050433" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSFG080Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadinger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00084-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52C57D5783FE8D986347ADA35E4746EAA081F045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674117v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00513-2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC34PFZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674118v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelmann" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050112" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E803486F89F63239CE63683B169955BF6D3A4883/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674119v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2817" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault-Dorget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050249" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154F9A290BF22504507F27526268C78D6E4B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674123v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutassetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/9/010" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57AC5C51255797E04B6AB1671E0839ACDD2998C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674121v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(96)01027-5" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC8R1TMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boutassetta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.3845" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674124v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p96-031" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674126v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00204-2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V4TD60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutassetta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00301-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG687BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraija" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.272" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674127v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(94)80005-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GJ5QCBB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(94)00371-8" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCN8JFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674130v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert&#8208;fr&#233;con" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.466575" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674129v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubertfrecon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1049" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7573CE32B9FE872A5B25A22D796B21D52D800523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674133v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wannous" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)80087-P" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QQ80Z9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674132v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)90020-2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F08E2D05541F73A7A08A53F8DE8EE766B94DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674134v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Effantin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Topouzkhanian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/2/011" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE97E67D5885422B1C239345185EF860CE236124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barthelat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462365" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziani Abdelhakim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telia Azzedine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Unlu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93460-6_24" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yandjah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alioua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad22ca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04837F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17416-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaabene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Gassoumi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Soury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ghalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Jabli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00557-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Agren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcini Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Cha&#226;bane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahcinie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ladjimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zrafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaab&#233;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P689DGFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Nasraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Attia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.07.079" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTHND1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjimi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farjallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mlika" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2443-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Brown" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gassoumi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2019.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R891GV2Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussaoui Abdelaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioua Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouledroua Moncef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ab4043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Meziani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Semra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2018.1527913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N. Ben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. H. Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane R. Ben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCDWZDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.03.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K42FDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz G. Migas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pi&#269;manov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04998" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Melizi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-016-9741-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3135-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Ray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Dutta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.213002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673973v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touhami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Jastrzebski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kowalczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczepkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927225" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02079D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5078032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94K26C8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673988v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoudi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouledroua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052713" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carollo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ascoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673995v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16136B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104783" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5V9BC6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7AB7C4BA152688CEE83A5D868A650ED65B8828/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21600" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3607964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674015v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazariev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.04.054" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SH0D9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZ95JW7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674013v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Atieh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1086009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Racaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.08.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B922514P" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HB6234TH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982077v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810342s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674028v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00076-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F62A4526CEC519DC8C7C27302EFAE0EF97E2B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taher-Mansour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21779" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TR08FG0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674021v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggami" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Jraij" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouledroua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/17/175102" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63A3BBECB666AE53B80D70DB0AA0E62EC3BBEB91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.11.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F568BMJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675168v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P08-091" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992074" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Badreddine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p08-023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Matheis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803758w" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-51JS6S1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul-Al" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21199" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9807F103FBD22FE14CB421E8339EA8CD9696FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710257" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674046v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja072818r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLF8M4XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B700631D" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJM3JK4Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674052v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ya. Umanskiy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189232" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Korek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Moghrabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p06-073" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraij" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.033" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674053v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sporea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cosson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0567927" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2P0189T7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Moghrabi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173239" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;con" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055014b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNTSMFRQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674064v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.032" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKB7DC19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674063v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBV7M0K6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.03.024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0PC64N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Frecon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rayane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.071" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KWTVR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674068v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764498" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fahs" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.12.009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0Z9SBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01696-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PN9JLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00151-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTCW4THN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152691v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00870-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MF4T6MJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152687v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00134-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V85W98TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152663v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabilloud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035403a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D2B081TC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674077v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00163-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XHLB3XQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10485" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52FC783126D8D74ABED757CCD799C85205D54D16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00060-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD2N3NJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152747v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1480595" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674093v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fahs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/6/307" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A50AA84F8C028049D3B3E79E7B55398DA6617F86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674090v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baguenard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bordas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014701+" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674087v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Abdul Al" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p02-045" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674088v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493769" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ban" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skenderovi&#263;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beuc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krajcar Broni&#263;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00918-6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JXXBWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674097v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/307" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817CF45101F48CAB19E32B47B4282811EC425595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674098v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fakhreddine" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaalan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p00-074" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674100v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8142" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C361509A8606CB328A271066B0DDC9D65A126A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674103v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobeissi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00061-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JG4F8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674107v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paulig" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481221" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674102v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fakherddin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/12/312" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58099BACC263C2EA8F1909BD63FC9765B9CB7E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492376v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Frecon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050544" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674110v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dugourd" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1962" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00206-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSFMWSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674116v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478455" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050433" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSFG080Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadinger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00084-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52C57D5783FE8D986347ADA35E4746EAA081F045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674118v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelmann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050112" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E803486F89F63239CE63683B169955BF6D3A4883/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674117v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00513-2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC34PFZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674119v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2817" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault-Dorget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050249" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154F9A290BF22504507F27526268C78D6E4B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674122v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boutassetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.3845" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674121v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(96)01027-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC8R1TMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674123v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutassetta" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/9/010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57AC5C51255797E04B6AB1671E0839ACDD2998C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674124v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p96-031" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674126v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00204-2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V4TD60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutassetta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00301-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG687BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraija" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.272" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674127v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(94)80005-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GJ5QCBB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(94)00371-8" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCN8JFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674130v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert&#8208;fr&#233;con" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.466575" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674129v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubertfrecon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1049" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7573CE32B9FE872A5B25A22D796B21D52D800523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674133v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wannous" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)80087-P" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QQ80Z9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674132v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)90020-2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F08E2D05541F73A7A08A53F8DE8EE766B94DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674134v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Effantin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Topouzkhanian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/2/011" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE97E67D5885422B1C239345185EF860CE236124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barthelat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462365" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>