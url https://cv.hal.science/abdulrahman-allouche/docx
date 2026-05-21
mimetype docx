--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2031,274 +2031,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of aluminum oxide empirical potentials from cluster to nanoparticle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">Ion spectroscopy of heterogeneous mixtures: IRMPD and DFT analysis of anomers and conformers of monosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045427⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 447, pp.116235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2019.116235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229989v1</w:t>
+                <w:t xml:space="preserve">hal-02424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion spectroscopy of heterogeneous mixtures: IRMPD and DFT analysis of anomers and conformers of monosaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Barnes</w:t>
+                <w:t xml:space="preserve">Comparison of aluminum oxide empirical potentials from cluster to nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 447, pp.116235. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.045427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2019.116235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Quantum Mechanics and Machine-Learning Calculations for Anharmonic Corrections to Vibrational Frequencies</w:t>
               </w:r>
@@ -2633,161 +2633,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-dissociation of naphthalene dimer cations stored in a compact electrostatic ion storage ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-Fly Femtosecond Action Spectroscopy of Charged Cyanine Dyes: Electronic Structure versus Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Gabriel Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Chen</w:t>
+                <w:t xml:space="preserve">Bruno Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montagne</w:t>
+                <w:t xml:space="preserve">Jeffery Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (5), pp.054303. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.2300-2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5055939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011418v1</w:t>
+                <w:t xml:space="preserve">hal-02364934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-tetrakis(3,4,5-trimethoxyphenyl)porphyrin derivatives: Synthesis, spectroscopic characterizations and adsorption of NO2</w:t>
               </w:r>
@@ -3315,303 +3315,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Femtosecond Action Spectroscopy of Charged Cyanine Dyes: Electronic Structure versus Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New zinc phthalocyanine derivatives for nitrogen dioxide sensors: A theoretical optoelectronic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bredy</w:t>
+                <w:t xml:space="preserve">M. Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Karras</w:t>
+                <w:t xml:space="preserve">B. Gassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Concina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2019.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00435⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364934v1</w:t>
+                <w:t xml:space="preserve">hal-02285865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc phthalocyanine derivatives for nitrogen dioxide sensors: A theoretical optoelectronic investigation</w:t>
+                <w:t xml:space="preserve">Photo-dissociation of naphthalene dimer cations stored in a compact electrostatic ion storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaabene</w:t>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gassoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mignon</w:t>
+                <w:t xml:space="preserve">Abdulaziz Al-Mogeeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (5), pp.054303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5055939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285865v1</w:t>
+                <w:t xml:space="preserve">hal-03011418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations of complexation with BF 3 .Et 2 O effects on electronic structures, energies and photophysical properties of Anil and tetraphenyl (hydroxyl) imidazol</w:t>
               </w:r>
@@ -4498,295 +4498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-Up Elucidation of Glycosidic Bond Stereochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+                <w:t xml:space="preserve">C. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz G. Migas</w:t>
+                <w:t xml:space="preserve">S. Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Pičmanová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">L. Flitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (8), pp.4540 - 4549. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (10), pp.2114-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673962v1</w:t>
+                <w:t xml:space="preserve">hal-01966732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-Up Elucidation of Glycosidic Bond Stereochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chambert</w:t>
+                <w:t xml:space="preserve">Lukasz G. Migas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Flitsch</w:t>
+                <w:t xml:space="preserve">Martina Pičmanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (10), pp.2114-2120. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (8), pp.4540 - 4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966732v1</w:t>
+                <w:t xml:space="preserve">hal-01673962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation dynamics of meso-tetraphenyl iron (III) porphyrin chloride dication under energy control</w:t>
               </w:r>
@@ -4900,1044 +4900,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomeric memory of the glycosidic bond upon fragmentation and its consequences for carbohydrate sequencing</w:t>
+                <w:t xml:space="preserve">MS/IR, a new MS-based hyphenated method for analysis of hexuronic acid epimers in glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Renois-Predelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassiba Bagdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Melizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barnes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01179-y⟩</w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), pp.421 - 425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-016-9741-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673946v1</w:t>
+                <w:t xml:space="preserve">hal-01673956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/IR, a new MS-based hyphenated method for analysis of hexuronic acid epimers in glycosaminoglycans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational preferences of protonated N -acetylated hexosamines probed by InfraRed Multiple Photon Dissociation (IRMPD) spectroscopy and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10719-016-9741-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.116 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673956v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational preferences of protonated N -acetylated hexosamines probed by InfraRed Multiple Photon Dissociation (IRMPD) spectroscopy and ab initio calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomeric memory of the glycosidic bond upon fragmentation and its consequences for carbohydrate sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 421, pp.116 - 123. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673951v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate hybrid QM//MM approach for computing anharmonic corrections to vibrational frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+                <w:t xml:space="preserve">Photodissociation of Trapped Rb 2 + : Implications for Simultaneous Trapping of Atoms and Molecular Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jyothi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridib Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vexiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-016-3135-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.213002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673969v1</w:t>
+                <w:t xml:space="preserve">hal-01673968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of Trapped Rb 2 + : Implications for Simultaneous Trapping of Atoms and Molecular Ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sourav Dutta</w:t>
+                <w:t xml:space="preserve">Fast and accurate hybrid QM//MM approach for computing anharmonic corrections to vibrational frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (21), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.213002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-016-3135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673968v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation on electronic, optical, and charge transport properties of new anthracene derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touhami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673973v1</w:t>
+                <w:t xml:space="preserve">hal-01673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Theoretical investigation on electronic, optical, and charge transport properties of new anthracene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1073, pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673976v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ortega</w:t>
+                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ji</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673979v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-lying electronic states of the rubidium dimer— Ab initio predictions and experimental observation of the 51Σu+ and 5 1 Π u states of Rb 2 by polarization labelling spectroscopy</w:t>
               </w:r>
@@ -6057,77 +6057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,291 +6837,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the lithium 2 p ← 2 s photoabsorption spectra perturbed by atomic hydrogen</w:t>
+                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamoudi</w:t>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouledroua</w:t>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Alioua</w:t>
+                <w:t xml:space="preserve">Arnaud Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052713⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673988v1</w:t>
+                <w:t xml:space="preserve">hal-00864641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical investigation of the lithium 2 p ← 2 s photoabsorption spectra perturbed by atomic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+                <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brunet</w:t>
+                <w:t xml:space="preserve">K. Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vernier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (8), pp.1271-1279. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864641v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound to the ionization energy of 85 Rb 2</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition dipole moments between the low-lying Ω g,u (+/−) states of the Rb 2 and Cs 2 molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7460,242 +7460,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Signatures of Peptides Containing Tryptophan Radical Cations</w:t>
+                <w:t xml:space="preserve">Optimization of metabolite basis sets prior to quantitation in magnetic resonance spectroscopy: an approach based on quantum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bellina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+                <w:t xml:space="preserve">A Lazariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Houver</w:t>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maître</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201104783⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673996v1</w:t>
+                <w:t xml:space="preserve">hal-01674000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory (DFT) calculations of the proton nuclear magnetic resonance (NMR) spin-Hamiltonian parameters for serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7705,324 +7705,324 @@
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metabolite basis sets prior to quantitation in magnetic resonance spectroscopy: an approach based on quantum mechanics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabedit-A graphical user interface for computational chemistry softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/11/114020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.174 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674000v1</w:t>
+                <w:t xml:space="preserve">hal-01674005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabedit-A graphical user interface for computational chemistry softwares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic Signatures of Peptides Containing Tryptophan Radical Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Houver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (48), pp.11632 - 11634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201104783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.21600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674005v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio and long-range investigation of the Ω (+/−) states of NaK dissociating adiabatically up to Na(3 s 2 S 1/2 ) + K(3 d 2 D 3/2 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8050,295 +8050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of singly charged adenine induced by neutral fluorine beam impact at 3 keV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bernard</w:t>
+                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3621713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674001v1</w:t>
+                <w:t xml:space="preserve">hal-01228312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+                <w:t xml:space="preserve">Fragmentation of singly charged adenine induced by neutral fluorine beam impact at 3 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3621713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228312v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT calculations of 1H chemical shifts, simulated and experimental NMR spectra for sarcosine</w:t>
               </w:r>
@@ -8376,51 +8376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lazariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van Ormondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 492 (4-6), pp.297 - 301. </w:t>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid, Accurate and Simple Model to Predict NMR Chemical Shifts for Biological Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,605 +8714,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV electronic excitations in acidic sugars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodetachment of tryptophan anion: an optical probe of remote electron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Racaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Dugourd</w:t>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.08.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B922514P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674011v1</w:t>
+                <w:t xml:space="preserve">hal-01674016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment of tryptophan anion: an optical probe of remote electron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+                <w:t xml:space="preserve">UV electronic excitations in acidic sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bertorelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dugourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B922514P⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 960 (1-3), pp.51 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674016v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of isolated hormone oxytocin dianions. Ionization, reduction and copper complexation effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of the nuclear magnetic resonance spin-Hamiltonian parameters for two polyamines of prostate tissue: spermidine and spermine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp810342s⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/10/104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982077v1</w:t>
+                <w:t xml:space="preserve">hal-01674018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of the nuclear magnetic resonance spin-Hamiltonian parameters for two polyamines of prostate tissue: spermidine and spermine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z Atieh</w:t>
+                <w:t xml:space="preserve">Optical properties of isolated hormone oxytocin dianions. Ionization, reduction and copper complexation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/10/104024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (24), pp.6607-6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp810342s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674018v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron photodetachment of trapped doubly deprotonated angiotensin peptides. UV spectroscopy and radical recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1), pp.117 - 124. </w:t>
@@ -9427,77 +9427,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio potential energy curves and transition dipole moments for the interaction of a ground state He with Na(3s–3p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355 (1), pp.85 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9686,77 +9686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, (in-press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9794,77 +9794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-broadening and shifting of the Li(2s–2p) and K(4s–4p) line cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110 (1-2), pp.72 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (24), pp.244307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10009,761 +10009,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-wing profile of photoabsorption spectra of Na(3s–3p) atoms perturbed by helium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation of the 1H NMR spectrum of putrescine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 466 (4-6), pp.219--222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674038v1</w:t>
+                <w:t xml:space="preserve">hal-00443106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation of the 1H NMR spectrum of putrescine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of ScCl molecule below 22500cm−1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taher-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 248 (1), pp.61 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443106v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of ScCl molecule below 22500cm−1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Taher-Mansour</w:t>
+                <w:t xml:space="preserve">Theoretical spin-orbit structure of the alkali dimer cation K2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Jraij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Korek</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.11.012⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (12), pp.1409-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P08-091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674043v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical spin-orbit structure of the alkali dimer cation K2+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alya Jraij</w:t>
+                <w:t xml:space="preserve">Far-wing profile of photoabsorption spectra of Na(3s–3p) atoms perturbed by helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/41/17/175102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/P08-091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675168v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical calculation of the low lying electronic states of the molecular ion RbH+ with spin-orbit effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study with spin-orbit effects and electronic transition moment calculation of the ion NaCs +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hammoud</w:t>
+                <w:t xml:space="preserve">K Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (20), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (8), pp.1015 - 1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2992074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/p08-023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674032v1</w:t>
+                <w:t xml:space="preserve">hal-01674039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study with spin-orbit effects and electronic transition moment calculation of the ion NaCs +</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical calculation of the low lying electronic states of the molecular ion RbH+ with spin-orbit effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Korek</w:t>
+                <w:t xml:space="preserve">S. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Badreddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">T. Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 86 (8), pp.1015 - 1022. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/p08-023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2992074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674039v1</w:t>
+                <w:t xml:space="preserve">hal-01674032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron Spectroscopy of Gramicidin Polyanions: Competition between Delayed and Direct Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Matheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Spectroscopy of Peptide and Protein Polyanions in Vacuo: Signature of the Ionization State of Tyrosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,51 +11271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (27), pp.8428 - 8429. </w:t>
@@ -11378,64 +11378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemistry-based NMR spin Hamiltonian parameters of GABA for quantitation in magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graveron-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (24), pp.3098 - 3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11494,51 +11494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of low-lying electronic states of NdO: Quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ya. Umanskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11754,51 +11754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 322 (3), pp.298 - 302. </w:t>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (18), pp.6032 - 6038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12205,431 +12205,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of the YI molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Abdul-Al</w:t>
+                <w:t xml:space="preserve">Theoretical electronic structure including spin–orbit effects of the alkali dimer cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jraij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 308 (1-2), pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">, 2005, 310 (1-3), pp.145 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674064v1</w:t>
+                <w:t xml:space="preserve">hal-01674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure including spin–orbit effects of the alkali dimer cation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic properties of mixed lithium-oxygen clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.10.023⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.405 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00075-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674063v1</w:t>
+                <w:t xml:space="preserve">hal-01674060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of mixed lithium-oxygen clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of the YI molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul-Al</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33 (3), pp.405 - 411. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308 (1-2), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00075-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674060v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical structure of the low lying electronic states of yttrium fluoride YF</w:t>
               </w:r>
@@ -12796,51 +12796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 405 (4-6), pp.422-424. </w:t>
@@ -12903,51 +12903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of highly excited states of K2 correlated adiabatically above K(4p)+K(4p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13033,51 +13033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 299 (1), pp.97 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13162,64 +13162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 367 (3-4), pp.278-283. </w:t>
@@ -13295,51 +13295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taher-Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 221 (1), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13557,51 +13557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13716,64 +13716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (51), pp.11347-11353. </w:t>
@@ -13817,1019 +13817,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static anisotropic and isotropic electric dipole polarizabilities of Na n F n-1 clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Spiegelman</w:t>
+                <w:t xml:space="preserve">Theoretical electronic structure of the alkali-dimer cation Rb2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jraij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00163-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 290 (2-3), pp.129 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674077v1</w:t>
+                <w:t xml:space="preserve">hal-01674078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the low-lying electronic states of the molecular ion KRb+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Younes</w:t>
+                <w:t xml:space="preserve">Static anisotropic and isotropic electric dipole polarizabilities of Na n F n-1 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1-3), pp.19 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00163-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.10485⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674083v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical electronic structure of the alkali-dimer cation Rb2+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jraij</w:t>
+                <w:t xml:space="preserve">Theoretical study of the low-lying electronic states of the molecular ion KRb+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 290 (2-3), pp.129 - 136. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (4), pp.376 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00060-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.10485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674078v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric dipole moments and polarizabilities of single excess electron sodium fluoride clusters: Experiment and theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computed Electron Affinity of Carbon Clusters C n up to n = 20 and Fragmentation Energy of Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1480595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (31), pp.7177 - 7183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp014701+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152747v1</w:t>
+                <w:t xml:space="preserve">hal-01674090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theoretical spin-orbit structure of the RbCs molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (6), pp.1501 - 1508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/6/307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Electron Affinity of Carbon Clusters C n up to n = 20 and Fragmentation Energy of Anions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electric dipole moments and polarizabilities of single excess electron sodium fluoride clusters: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 106 (31), pp.7177 - 7183. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (24), pp.10730-10738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp014701+⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1480595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674090v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of singly and doubly charged light fragments from C 60 r + ( r = 4 – 9 ) in Xe 2 5 + − C 60 collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bernard</w:t>
+                <w:t xml:space="preserve">Potential curves and rovibrational energies for electronic states of the molecular ion KCs +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Korek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Buchet-Poulizac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S N Abdul Al</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (6), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (9), pp.1025 - 1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.66.063201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/p02-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674084v1</w:t>
+                <w:t xml:space="preserve">hal-01674087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential curves and rovibrational energies for electronic states of the molecular ion KCs +</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Emission of singly and doubly charged light fragments from C 60 r + ( r = 4 – 9 ) in Xe 2 5 + − C 60 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S N Abdul Al</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. C. Buchet-Poulizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (9), pp.1025 - 1035. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/p02-045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.66.063201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674087v1</w:t>
+                <w:t xml:space="preserve">hal-01674084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical electronic structure of the lowest-lying states of the LaF molecule</w:t>
               </w:r>
@@ -14854,51 +14854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (8), pp.3715 - 3720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15175,540 +15175,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of LiCs, NaCs, and KCs molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Korek</w:t>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of the LiRb and NaRb molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Fakhreddine</w:t>
+                <w:t xml:space="preserve">M. Kobeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chaalan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chaalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/p00-074⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 256 (1), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674098v1</w:t>
+                <w:t xml:space="preserve">hal-01674103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Electronic Structure of the KRb Molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rousseau</w:t>
+                <w:t xml:space="preserve">Electronic properties of mixed barium–oxygen clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paulig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (14), pp.6228 - 6236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.481221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8142⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01674100v1</w:t>
+                <w:t xml:space="preserve">hal-01674107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of the LiRb and NaRb molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Korek</w:t>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of LiCs, NaCs, and KCs molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fakhreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaalan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00061-6⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78 (11), pp.977 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/p00-074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01674103v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of mixed barium–oxygen clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Study of the Electronic Structure of the KRb Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Lebeault</w:t>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 203 (2), pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.481221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical electronic structure of RbCs revisited</w:t>
               </w:r>
@@ -15733,51 +15733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Korek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fakherddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15834,351 +15834,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non perturbative approach for a polar and polarizable linear molecule in an inhomogeneous electric field: Application to molecular beam deviation experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarizability of KC 60 : Evidence for Potassium Skating on the C 60 Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+                <w:t xml:space="preserve">Ph. Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530050544⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (9), pp.1962 - 1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.1962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492376v1</w:t>
+                <w:t xml:space="preserve">hal-01674110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizability of KC 60 : Evidence for Potassium Skating on the C 60 Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Antoine</w:t>
+                <w:t xml:space="preserve">Non perturbative approach for a polar and polarizable linear molecule in an inhomogeneous electric field: Application to molecular beam deviation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Dugourd</w:t>
+                <w:t xml:space="preserve">Monique Aubert-Frecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Benichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 84 (9), pp.1962 - 1965. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (2), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.1962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100530050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674110v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of KLi and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16254,103 +16254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static dipole polarizability of small mixed sodium–lithium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110 (12), pp.5568 - 5577. </w:t>
@@ -16414,77 +16414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 9 (1), pp.243 - 248. </w:t>
@@ -16586,51 +16586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 246 (1-3), pp.57 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16670,479 +16670,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of geometrical structures and ionization potentials for small barium clusters Ba $_{\mathsf{ n}}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Structural Transition in Barium Suboxide Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paulig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530050112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (13), pp.2817 - 2820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.2817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674118v1</w:t>
+                <w:t xml:space="preserve">hal-01674119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of ionization potentials and structures of mixed sodium lithium clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
+                <w:t xml:space="preserve">Predictions of geometrical structures and ionization potentials for small barium clusters Ba $_{\mathsf{ n}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spiegelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1), pp.63 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)00513-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674117v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transition in Barium Suboxide Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. A. Lebeault</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of ionization potentials and structures of mixed sodium lithium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Paulig</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 290 (1-3), pp.171 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)00513-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.2817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization potentials and geometrical structure of pure and oxygenated barium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Lebeault-Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17150,51 +17150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. D, Atoms, molecules and clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 40 (1-4), pp.448 - 453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17234,277 +17234,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electronic structure of the Sr2 molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Boutassetta</w:t>
+                <w:t xml:space="preserve">On the optical absorption spectrum of Li2H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 261 (6), pp.670 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(96)01027-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.3845⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674122v1</w:t>
+                <w:t xml:space="preserve">hal-01674121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical absorption spectrum of Li2H</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Rayane</w:t>
+                <w:t xml:space="preserve">Theoretical study of the electronic structure of the Sr2 molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aubert-Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(96)01027-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (6), pp.3845-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.3845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674121v1</w:t>
+                <w:t xml:space="preserve">hal-01674122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of some low-lying states of scandium monochloride</w:t>
               </w:r>
@@ -17516,51 +17516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29 (9), pp.1637 - 1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17619,64 +17619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of the low-lying states of the Li 2 H molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 74 (5-6), pp.194 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17723,77 +17723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the electronic structure of the Ba2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 200 (1-2), pp.63 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17865,51 +17865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 201 (2-3), pp.393 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18085,51 +18085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 189 (1), pp.33 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18188,51 +18188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoritical study of low-lying electronic states of the CaLi molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222 (5), pp.524 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18466,259 +18466,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ligand-field approach for the low-lying states of Ca, Sr and Ba monohalides</w:t>
+                <w:t xml:space="preserve">Theoretical study of the low-lying electronic states of the BaH+ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spiegelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 204 (3-4), pp.343 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(93)90020-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0301-0104(93)80087-P⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674133v1</w:t>
+                <w:t xml:space="preserve">hal-01674132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the low-lying electronic states of the BaH+ molecular ion</w:t>
+                <w:t xml:space="preserve">A ligand-field approach for the low-lying states of Ca, Sr and Ba monohalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert-Frécon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 204 (3-4), pp.343 - 349. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 170 (1), pp.11 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(93)90020-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0301-0104(93)80087-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674132v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The B' 2 Delta state of CaF</w:t>
               </w:r>
@@ -18889,51 +18889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barthelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 96 (10), pp.7646 - 7655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19136,51 +19136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziani Abdelhakim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telia Azzedine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Unlu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93460-6_24" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yandjah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alioua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad22ca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04837F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17416-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaabene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Gassoumi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Soury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ghalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Jabli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00557-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Agren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcini Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Cha&#226;bane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahcinie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ladjimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zrafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaab&#233;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P689DGFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Nasraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Attia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.07.079" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTHND1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjimi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farjallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mlika" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2443-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Brown" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gassoumi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2019.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R891GV2Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussaoui Abdelaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioua Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouledroua Moncef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ab4043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Meziani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Semra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2018.1527913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N. Ben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. H. Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane R. Ben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCDWZDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.03.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K42FDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz G. Migas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pi&#269;manov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04998" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Melizi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-016-9741-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3135-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Ray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Dutta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.213002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673973v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touhami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Jastrzebski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kowalczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczepkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927225" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02079D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5078032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94K26C8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673988v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoudi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouledroua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052713" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carollo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ascoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673995v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16136B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104783" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5V9BC6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7AB7C4BA152688CEE83A5D868A650ED65B8828/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21600" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3607964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674015v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazariev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.04.054" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SH0D9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZ95JW7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674013v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Atieh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1086009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Racaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.08.024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B922514P" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HB6234TH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982077v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810342s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674028v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00076-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F62A4526CEC519DC8C7C27302EFAE0EF97E2B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taher-Mansour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21779" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TR08FG0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674021v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggami" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Jraij" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouledroua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/17/175102" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63A3BBECB666AE53B80D70DB0AA0E62EC3BBEB91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.11.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F568BMJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675168v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P08-091" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992074" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Badreddine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p08-023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Matheis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803758w" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-51JS6S1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul-Al" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21199" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9807F103FBD22FE14CB421E8339EA8CD9696FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710257" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674046v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja072818r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLF8M4XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B700631D" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJM3JK4Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674052v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ya. Umanskiy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189232" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Korek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Moghrabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p06-073" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraij" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.033" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674053v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sporea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cosson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0567927" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2P0189T7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Moghrabi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173239" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;con" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055014b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNTSMFRQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674064v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.032" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKB7DC19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674063v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBV7M0K6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.03.024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0PC64N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Frecon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rayane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.071" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KWTVR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674068v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764498" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fahs" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.12.009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0Z9SBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01696-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PN9JLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00151-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTCW4THN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152691v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00870-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MF4T6MJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152687v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00134-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V85W98TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152663v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabilloud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035403a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D2B081TC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674077v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00163-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XHLB3XQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10485" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52FC783126D8D74ABED757CCD799C85205D54D16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00060-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD2N3NJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152747v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1480595" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674093v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fahs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/6/307" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A50AA84F8C028049D3B3E79E7B55398DA6617F86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674090v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baguenard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bordas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014701+" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674087v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Abdul Al" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p02-045" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674088v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493769" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ban" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skenderovi&#263;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beuc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krajcar Broni&#263;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00918-6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JXXBWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674097v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/307" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817CF45101F48CAB19E32B47B4282811EC425595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674098v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fakhreddine" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaalan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p00-074" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674100v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8142" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C361509A8606CB328A271066B0DDC9D65A126A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674103v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobeissi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00061-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JG4F8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674107v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paulig" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481221" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674102v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fakherddin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/12/312" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58099BACC263C2EA8F1909BD63FC9765B9CB7E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492376v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Frecon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050544" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674110v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dugourd" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1962" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00206-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSFMWSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674116v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478455" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050433" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSFG080Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadinger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00084-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52C57D5783FE8D986347ADA35E4746EAA081F045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674118v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelmann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050112" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E803486F89F63239CE63683B169955BF6D3A4883/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674117v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00513-2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC34PFZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674119v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2817" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault-Dorget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050249" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154F9A290BF22504507F27526268C78D6E4B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674122v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boutassetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.3845" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674121v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(96)01027-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC8R1TMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674123v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutassetta" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/9/010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57AC5C51255797E04B6AB1671E0839ACDD2998C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674124v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p96-031" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674126v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00204-2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V4TD60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutassetta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00301-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG687BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraija" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.272" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674127v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(94)80005-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GJ5QCBB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(94)00371-8" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCN8JFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674130v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert&#8208;fr&#233;con" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.466575" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674129v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubertfrecon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1049" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7573CE32B9FE872A5B25A22D796B21D52D800523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674133v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wannous" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)80087-P" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QQ80Z9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674132v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)90020-2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F08E2D05541F73A7A08A53F8DE8EE766B94DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674134v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Effantin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Topouzkhanian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/2/011" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE97E67D5885422B1C239345185EF860CE236124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barthelat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462365" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziani Abdelhakim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telia Azzedine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Unlu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93460-6_24" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05492616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Xiao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yandjah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alioua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad22ca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04837F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17416-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaabene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Gassoumi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Soury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ghalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Jabli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2021.111198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00557-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Rabary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02773-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Agren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Haskouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcini Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045427" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdul-Al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Cha&#226;bane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahcinie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ladjimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zrafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00435" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chaab&#233;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P689DGFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Nasraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Attia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.07.079" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTHND1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjimi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farjallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mlika" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2443-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gassoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2019.01.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R891GV2Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Mogeeth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussaoui Abdelaziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioua Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouledroua Moncef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ab4043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Meziani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Semra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2018.1527913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouju" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N. Ben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. H. Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane R. Ben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCDWZDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Rayane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01564" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.03.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K42FDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz G. Migas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pi&#269;manov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04998" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Qian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Melizi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-016-9741-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jyothi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Ray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Dutta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.213002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3135-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touhami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Jastrzebski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kowalczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczepkowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927225" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02079D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5078032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94K26C8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouledroua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alioua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052713" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673990v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carollo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ascoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3694014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673995v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16136B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazariev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Fr&#233;con" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2026278D7297B46350CF8F7F2083BCAF85A59D21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Atieh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/11/114015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7AB7C4BA152688CEE83A5D868A650ED65B8828/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21600" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673996v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201104783" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5V9BC6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3607964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674001v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3621713" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674015v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atieh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazariev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.04.054" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SH0D9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SZ95JW7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674013v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Atieh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1086009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B922514P" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HB6234TH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Racaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.08.024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/10/104024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBB09E9E548E8E7C26235092063923752FF8156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810342s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674028v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00076-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F62A4526CEC519DC8C7C27302EFAE0EF97E2B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.11.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taher-Mansour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21779" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TR08FG0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674021v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggami" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Jraij" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443106v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674043v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.11.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F568BMJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P08-091" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouledroua" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/17/175102" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63A3BBECB666AE53B80D70DB0AA0E62EC3BBEB91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korek" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Badreddine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p08-023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674032v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammoud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2992074" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Matheis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803758w" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-51JS6S1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674041v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmoun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.062513" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul-Al" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21199" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9807F103FBD22FE14CB421E8339EA8CD9696FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710257" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674046v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja072818r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLF8M4XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B700631D" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJM3JK4Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674052v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ya. Umanskiy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189232" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Korek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Moghrabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubert Fr&#233;con" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p06-073" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jraij" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.033" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674053v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sporea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cosson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0567927" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2P0189T7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Moghrabi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173239" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;con" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055014b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNTSMFRQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674063v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.023" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBV7M0K6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viallon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebeault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevaleyre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00075-y" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA41789D1853561E8D57C33BB8A4C8BAE02DF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.032" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKB7DC19-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.03.024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0PC64N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert-Frecon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rayane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.071" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KWTVR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674068v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764498" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fahs" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.12.009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0Z9SBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01696-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PN9JLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00151-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTCW4THN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152691v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00870-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MF4T6MJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152687v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00134-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V85W98TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152663v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabilloud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035403a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D2B081TC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674078v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00060-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD2N3NJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674077v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00163-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XHLB3XQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674083v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10485" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52FC783126D8D74ABED757CCD799C85205D54D16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674090v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baguenard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bordas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014701+" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674093v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fahs" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/6/307" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A50AA84F8C028049D3B3E79E7B55398DA6617F86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152747v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1480595" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674087v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Abdul Al" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p02-045" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674084v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063201" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674088v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493769" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ban" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skenderovi&#263;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beuc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krajcar Broni&#263;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00918-6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JXXBWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674097v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/307" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817CF45101F48CAB19E32B47B4282811EC425595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674103v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobeissi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00061-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JG4F8P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674107v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paulig" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481221" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674098v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fakhreddine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaalan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p00-074" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674100v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8142" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C361509A8606CB328A271066B0DDC9D65A126A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674102v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fakherddin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/12/312" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58099BACC263C2EA8F1909BD63FC9765B9CB7E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674110v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dugourd" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1962" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492376v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aubert-Frecon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050544" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalczyk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00206-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSFMWSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674116v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478455" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674111v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050433" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSFG080Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674115v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadinger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00084-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52C57D5783FE8D986347ADA35E4746EAA081F045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674119v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2817" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiegelmann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050112" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E803486F89F63239CE63683B169955BF6D3A4883/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674117v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00513-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC34PFZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lebeault-Dorget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004600050249" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154F9A290BF22504507F27526268C78D6E4B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674121v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(96)01027-5" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC8R1TMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674122v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Boutassetta" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.3845" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674123v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Boutassetta" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/9/010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57AC5C51255797E04B6AB1671E0839ACDD2998C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674124v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p96-031" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674126v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00204-2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V4TD60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutassetta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00301-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG687BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraija" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.272" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674127v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(94)80005-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GJ5QCBB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(94)00371-8" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCN8JFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674130v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert&#8208;fr&#233;con" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.466575" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674129v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubertfrecon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1049" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7573CE32B9FE872A5B25A22D796B21D52D800523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674132v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(93)90020-2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F08E2D05541F73A7A08A53F8DE8EE766B94DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674133v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wannous" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)80087-P" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QQ80Z9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674134v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Effantin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Topouzkhanian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/2/011" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE97E67D5885422B1C239345185EF860CE236124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barthelat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462365" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>