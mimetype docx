--- v0 (2026-03-13)
+++ v1 (2026-04-07)
@@ -165,195 +165,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+                <w:t xml:space="preserve">Light-activated self-thermophoretic Janus nanopropellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Henri Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Lionel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (10), pp.5221-5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5NR04182A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+                <w:t xml:space="preserve">hal-05558861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium Carboxylate Preparation Method Impacts the Synthesis of CdSe Nanoplatelets through Differences in Dissolution Kinetics</w:t>
               </w:r>
@@ -365,1695 +361,1695 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (12), pp.4291-4300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Supramolecular Gels with Strong Mechanical Properties Formed by Self-Assembly of Polyoxometalate-Based Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volatron</w:t>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823350v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced incompatible curvatures control ultrathin nanoplatelet polymorphism and chirality</w:t>
+                <w:t xml:space="preserve">Multifunctional Supramolecular Gels with Strong Mechanical Properties Formed by Self-Assembly of Polyoxometalate-Based Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Monego</w:t>
+                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarit Dutta</w:t>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doron Grossman</w:t>
+                <w:t xml:space="preserve">Grégoire Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Krapez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bauer</w:t>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2316299121⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562464v1</w:t>
+                <w:t xml:space="preserve">hal-04823350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties of semiconducting nanoplatelets functionalized by tartrate derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand-induced incompatible curvatures control ultrathin nanoplatelet polymorphism and chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Monego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Sarit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fleury</w:t>
+                <w:t xml:space="preserve">Doron Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Curti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Krapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00528⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (9), pp.e2316299121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2316299121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554469v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Tail Controls the Conformation of Indium Sulfide Ultrathin Nanoribbons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiroptical properties of semiconducting nanoplatelets functionalized by tartrate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04905⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (22), pp.11481-11490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692219v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand Tail Controls the Conformation of Indium Sulfide Ultrathin Nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarit Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Parola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (32), pp.22318-22326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289732v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Dynamics of Single Self-Assembled Chains of Förster (FRET)-Coupled CdSe Nanoplatelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FRET-Mediated Collective Blinking of Self-Assembled Stacks of CdSe Semiconducting Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baillard</w:t>
+                <w:t xml:space="preserve">Zakarya Ouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wagnon</w:t>
+                <w:t xml:space="preserve">Juan Pintor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guillemeney</w:t>
+                <w:t xml:space="preserve">Benoît Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (14), pp.6209-6216. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149075v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticle Superlattices: Conditions for Long-Range Order, Moiré Patterns, and Binary Phase from a Single Population</w:t>
+                <w:t xml:space="preserve">An Amorphous Phase Precedes Crystallization: Unraveling the Colloidal Synthesis of Zirconium Oxide Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Moretti</w:t>
+                <w:t xml:space="preserve">Rohan Pokratath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jikson Pulparayil Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rudd Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00287⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.8796-8806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289666v1</w:t>
+                <w:t xml:space="preserve">hal-04289712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Mediated Collective Blinking of Self-Assembled Stacks of CdSe Semiconducting Nanoplatelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence Dynamics of Single Self-Assembled Chains of Förster (FRET)-Coupled CdSe Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawen Liu</w:t>
+                <w:t xml:space="preserve">Z. Ouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pintor</w:t>
+                <w:t xml:space="preserve">G. Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Wagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (14), pp.6209-6216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002582v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amorphous Phase Precedes Crystallization: Unraveling the Colloidal Synthesis of Zirconium Oxide Nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Checchia</w:t>
+                <w:t xml:space="preserve">Gold Nanoparticle Superlattices: Conditions for Long-Range Order, Moiré Patterns, and Binary Phase from a Single Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jikson Pulparayil Mathew</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Rudd Cooper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.8796-8806. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.6637-6650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289712v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lesiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (41), pp.28407 - 28415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752895v1</w:t>
+                <w:t xml:space="preserve">hal-04289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2200394. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202200394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736110v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent nucleation and size dependent attachment kinetics produce monodisperse PbS nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Greenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,5942 +2133,6076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Expression for the Size-Dependent Optical Properties of Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Aubert</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Golovatenko</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Samoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zinn</w:t>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00056⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683852v1</w:t>
+                <w:t xml:space="preserve">hal-03736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics determine the polydispersity and size of PbS and PbSe nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Campos</w:t>
+                <w:t xml:space="preserve">General Expression for the Size-Dependent Optical Properties of Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan de Roo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brandon Mcmurtry</w:t>
+                <w:t xml:space="preserve">Aleksandr Golovatenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hendricks</w:t>
+                <w:t xml:space="preserve">Margarita Samoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC06098H⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1778-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863718v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
+                <w:t xml:space="preserve">Growth kinetics determine the polydispersity and size of PbS and PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Baronnier</w:t>
+                <w:t xml:space="preserve">Jonathan de Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Mark Hendricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (16), pp.4555-4565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06098H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215497v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise size control of hydrophobic gold nanoparticles in the 2–5 nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (93), pp.12512-12515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1cc05351e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing permanent dipoles in CdSe nanoplatelets with transient electric birefringence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dozov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR00884B⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995287v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the self-assembly of dumbbell-shaped polyoxometalate hybrids, from molecular building units to nanostructured soft materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Segado Centellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (40), pp.11072 - 11080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SC03243C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Self-Assembly of Polyoxometalate-Based Organo Palladium(II) Metallomacrocycles via Electrostatic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (4), pp.2458--2463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Range Energy Transfer in Self-Assembled Stacks of Semiconducting Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-imaging of single self-assembled CdSe nanoplatelet chains and clusters reveals out-of-plane dipole contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (10), pp.2825-2833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Probing permanent dipoles in CdSe nanoplatelets with transient electric birefringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR00884B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308247v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of CdSe Nanoplatelets without Short-Chain Ligands: Implication for Their Growth Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Jiang</w:t>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (6), pp.6199 - 6205. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.6466-6474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889569v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Concentration Determination of Colloidal Nanocrystals by Small-Angle X-ray Scattering</w:t>
+                <w:t xml:space="preserve">Synthesis of CdSe Nanoplatelets without Short-Chain Ligands: Implication for Their Growth Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorick Maes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolo Castro</w:t>
+                <w:t xml:space="preserve">Ye Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim de Nolf</w:t>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Walravens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (12), pp.3952-3962. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.6199 - 6205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089232v1</w:t>
+                <w:t xml:space="preserve">hal-01889569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the hierarchical self-assembly of polyoxometalate-based metallomacrocycles by redox trigger and solvent composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Size and Concentration Determination of Colloidal Nanocrystals by Small-Angle X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim de Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Walravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808445115⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (12), pp.3952-3962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889517v1</w:t>
+                <w:t xml:space="preserve">hal-02089232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Control of the hierarchical self-assembly of polyoxometalate-based metallomacrocycles by redox trigger and solvent composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (36), pp.8895 - 8900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1808445115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596102v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davidson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
+                <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bizien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Constantin</w:t>
+                <w:t xml:space="preserve">Marta de Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.e1701483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896123v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self-Assembly of Polyoxometalate-Based Hybrids Driven by Metal Coordination and Electrostatic Interactions: From Discrete Supramolecular Species to Dense Monodisperse Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Piot</w:t>
+                <w:t xml:space="preserve">P. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Matt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b00972⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (44), pp.17371 - 17377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548125v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOMAC: a SAXS/WAXS laboratory instrument dedicated to nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Taché</w:t>
+                <w:t xml:space="preserve">Highlights from Faraday Discussion on Nanoparticles with Morphological and Functional Anisotropy, Glasgow, UK, July 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+                <w:t xml:space="preserve">D. Martin A. Buzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576716012127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (89), pp.13060-13067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90471h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01365377v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications: general discussion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9666 - 9673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492692v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Tadiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applications: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.565-595 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889535v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from Faraday Discussion on Nanoparticles with Morphological and Functional Anisotropy, Glasgow, UK, July 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Self Assembly of Semiconducting Colloidal Nanocrystals: From Fundamental Forces to Collective Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qijun Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc90471h⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue "Beyond quantum dots", 17 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995339v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Self Assembly of Semiconducting Colloidal Nanocrystals: From Fundamental Forces to Collective Optical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CdSe Nanoplatelets: Living Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500856⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (32), pp.9517-9520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201603880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289785v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe Nanoplatelets: Living Polymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic nanoparticles: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Reguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201603880⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.229 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90049F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02995333v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nanoparticles: general discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOMAC: a SAXS/WAXS laboratory instrument dedicated to nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Murphy</w:t>
+                <w:t xml:space="preserve">Philippe Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Reguera</w:t>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FD90049F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576716012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492683v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01365377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-controlled fluorescence polarization in a CdSe nanoplatelet–block copolymer composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Self-Assembly of Polyoxometalate-Based Hybrids Driven by Metal Coordination and Electrostatic Interactions: From Discrete Supramolecular Species to Dense Monodisperse Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc07617f⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (15), pp.5093 - 5099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b00972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308238v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Stacking and Colloidal Stability of CdSe Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (38), pp.10532-10539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289808v1</w:t>
+                <w:t xml:space="preserve">hal-01289801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking and Colloidal Stability of CdSe Nanoplatelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Metal-Directed Self-Assembly of a Polyoxometalate-Based Molecular Triangle: Using Powerful Analytical Tools to Probe the Chemical Structure of Complex Supramolecular Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macdonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (52), pp.19010-19015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289801v1</w:t>
+                <w:t xml:space="preserve">hal-01700879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Directed Self-Assembly of a Polyoxometalate-Based Molecular Triangle: Using Powerful Analytical Tools to Probe the Chemical Structure of Complex Supramolecular Assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503363⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01700879v1</w:t>
+                <w:t xml:space="preserve">hal-01289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Strain-controlled fluorescence polarization in a CdSe nanoplatelet–block copolymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (19), pp.4051-4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc07617f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005559v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of gold nanoparticles determined by full-curve fitting of the light absorption spectrum. Comparison with X-ray scattering and electron microscopy data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (26), pp.5087-5092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr04155k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077299v1</w:t>
+                <w:t xml:space="preserve">hal-01005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of CdSe Nanoplatelets into Giant Micrometer-Scale Needles Emitting Polarized Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.710 - 715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl4039746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of gold nanoparticles determined by full-curve fitting of the light absorption spectrum. Comparison with X-ray scattering and electron microscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (12), pp.2455 - 2462. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (22), pp.13527 - 13534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr04155k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438558v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Growth of CdSe Nanocrystals, from Nanoplatelets to Nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (4), pp.639-645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm304080q⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.2455 - 2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995312v1</w:t>
+                <w:t xml:space="preserve">hal-01438558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Line Emission Revealed by Self-Assembly of Colloidal Nanoplatelets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Growth of CdSe Nanocrystals, from Nanoplatelets to Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn400833d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm304080q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596104v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Suspensions of GdPO4 Nanorods: A Paramagnetic Mineral Liquid Crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phonon Line Emission Revealed by Self-Assembly of Colloidal Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp303161a⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.3332 - 3340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn400833d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290869v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and complex fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aqueous Suspensions of GdPO4 Nanorods: A Paramagnetic Mineral Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Nghe</w:t>
+                <w:t xml:space="preserve">Frédéric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Terriac</w:t>
+                <w:t xml:space="preserve">Souad Kachbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Li</w:t>
+                <w:t xml:space="preserve">Maelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0lc00192a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.7590-7595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303161a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995346v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Motility and Pattern Formation under Rectified Diffusiophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics and complex fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Nghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Palacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">E. Terriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+                <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ybert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.138302⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0lc00192a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628772v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Monomer Feeding on a Fast Gold Nanoparticles Synthesis: Time-Resolved XANES and SAXS Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Colloidal Motility and Pattern Formation under Rectified Diffusiophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Palacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Testard</w:t>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quingyu Kong</w:t>
+                <w:t xml:space="preserve">Christophe Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudelet Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Spalla</w:t>
+                <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1020274⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.138302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596120v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle synthesis in worm-like catanionic micelles: microstructure conservation and temperature induced recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of Monomer Feeding on a Fast Gold Nanoparticles Synthesis: Time-Resolved XANES and SAXS Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Quingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelet Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Spalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b816427d⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (17), pp.13847 - 13854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1020274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01596113v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic manipulation of particles for microfluidic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gold nanoparticle synthesis in worm-like catanionic micelles: microstructure conservation and temperature induced recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ybert</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ajdari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bocquet</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.974 - 978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816427d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/7/075022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596126v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticle Superlattice Crystallization Probed In Situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Osmotic manipulation of particles for microfluidic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Testard</w:t>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spalla</w:t>
+                <w:t xml:space="preserve">C. Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.115504⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (7), pp.75022 - 75022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/7/075022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596114v1</w:t>
+                <w:t xml:space="preserve">hal-01596126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting migration of large particles by solute contrasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gold Nanoparticle Superlattice Crystallization Probed In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Bocquet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat2254⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.115504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596129v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing in situ the Nucleation and Growth of Gold Nanoparticles by Small-Angle X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Boosting migration of large particles by solute contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Testard</w:t>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barboux</w:t>
+                <w:t xml:space="preserve">C. Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl0707149⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (10), pp.785 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596117v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostastic Control of Spontaneous Curvature in Catanionic Reverse Micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Probing in situ the Nucleation and Growth of Gold Nanoparticles by Small-Angle X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steen Hansen</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (20), pp.9983 - 9989. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.1723 - 1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la7016038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl0707149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01596122v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Behavior, Topology, and Growth of Neutral Catanionic Reverse Micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electrostastic Control of Spontaneous Curvature in Catanionic Reverse Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (19), pp.8017 - 8028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la061465r⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 23 (20), pp.9983 - 9989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la7016038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596123v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phase Behavior, Topology, and Growth of Neutral Catanionic Reverse Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (19), pp.8017 - 8028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la061465r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (17), pp.6638 - 6644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la034088g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8082,154 +8212,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAXS/WAXS LABORATORY INSTRUMENT FOR NANOMATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8239,147 +8369,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8389,100 +8519,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de la nucléation-croissance de nanoparticules d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Ecole Polytechnique X, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00285508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8492,105 +8622,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Colloidal Semiconducting Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Université Paris Sud Orsay, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01564412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8658,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="544EAD7B"/>
+    <w:nsid w:val="A0C96162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8889,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>