--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1735,291 +1735,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+                <w:t xml:space="preserve">hal-03752895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752895v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent nucleation and size dependent attachment kinetics produce monodisperse PbS nanocrystals</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,274 +3975,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
+                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Jana</w:t>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Frutos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">P. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (44), pp.17371 - 17377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596102v1</w:t>
+                <w:t xml:space="preserve">hal-01896123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bizien</w:t>
+                <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Constantin</w:t>
+                <w:t xml:space="preserve">Marta de Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (44), pp.17371 - 17377. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.e1701483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896123v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights from Faraday Discussion on Nanoparticles with Morphological and Functional Anisotropy, Glasgow, UK, July 2015</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,295 +4443,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
+                <w:t xml:space="preserve">Applications: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jongwook Kim</w:t>
+                <w:t xml:space="preserve">Francois Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Tadiello</w:t>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pauly</w:t>
+                <w:t xml:space="preserve">Anna Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
+              <w:t xml:space="preserve">, 2016, 191, pp.565-595 </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492686v1</w:t>
+                <w:t xml:space="preserve">hal-01492692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications: general discussion</w:t>
+                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Sicard</w:t>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Murphy</w:t>
+                <w:t xml:space="preserve">Luciano Tadiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Roig</w:t>
+                <w:t xml:space="preserve">Matthias Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.565-595 </w:t>
+              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492692v1</w:t>
+                <w:t xml:space="preserve">hal-01492686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Self Assembly of Semiconducting Colloidal Nanocrystals: From Fundamental Forces to Collective Optical Properties</w:t>
               </w:r>
@@ -4820,64 +4820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CdSe Nanoplatelets: Living Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (32), pp.9517-9520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4949,64 +4949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5051,325 +5051,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOMAC: a SAXS/WAXS laboratory instrument dedicated to nanomaterials</w:t>
+                <w:t xml:space="preserve">Hierarchical Self-Assembly of Polyoxometalate-Based Hybrids Driven by Metal Coordination and Electrostatic Interactions: From Discrete Supramolecular Species to Dense Monodisperse Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Taché</w:t>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blaise Fleury</w:t>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576716012127⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (15), pp.5093 - 5099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b00972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01365377v1</w:t>
+                <w:t xml:space="preserve">hal-01548125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self-Assembly of Polyoxometalate-Based Hybrids Driven by Metal Coordination and Electrostatic Interactions: From Discrete Supramolecular Species to Dense Monodisperse Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOMAC: a SAXS/WAXS laboratory instrument dedicated to nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Piot</w:t>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Matt</w:t>
+                <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (15), pp.5093 - 5099. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b00972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576716012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548125v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01365377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking and Colloidal Stability of CdSe Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang N. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (38), pp.10532-10539. </w:t>
@@ -5459,51 +5459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Directed Self-Assembly of a Polyoxometalate-Based Molecular Triangle: Using Powerful Analytical Tools to Probe the Chemical Structure of Complex Supramolecular Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Macdonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,103 +5739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-controlled fluorescence polarization in a CdSe nanoplatelet–block copolymer composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (19), pp.4051-4054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8226,64 +8226,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAXS/WAXS LABORATORY INSTRUMENT FOR NANOMATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8409,77 +8409,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8788,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0C96162"/>
+    <w:nsid w:val="90346588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>