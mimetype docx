--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -329,265 +329,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium Carboxylate Preparation Method Impacts the Synthesis of CdSe Nanoplatelets through Differences in Dissolution Kinetics</w:t>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+                <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Valleix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408375v1</w:t>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium Carboxylate Preparation Method Impacts the Synthesis of CdSe Nanoplatelets through Differences in Dissolution Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), pp.4291-4300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Supramolecular Gels with Strong Mechanical Properties Formed by Self-Assembly of Polyoxometalate-Based Coordination Polymers</w:t>
               </w:r>
@@ -835,840 +835,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical properties of semiconducting nanoplatelets functionalized by tartrate derivatives</w:t>
+                <w:t xml:space="preserve">Ligand Tail Controls the Conformation of Indium Sulfide Ultrathin Nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarit Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fleury</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Curti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (22), pp.11481-11490. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (32), pp.22318-22326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554469v1</w:t>
+                <w:t xml:space="preserve">hal-04692219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Tail Controls the Conformation of Indium Sulfide Ultrathin Nanoribbons</w:t>
+                <w:t xml:space="preserve">Chiroptical properties of semiconducting nanoplatelets functionalized by tartrate derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Valleix</w:t>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Benoit Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (32), pp.22318-22326. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (22), pp.11481-11490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c04905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692219v1</w:t>
+                <w:t xml:space="preserve">hal-04554469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Mediated Collective Blinking of Self-Assembled Stacks of CdSe Semiconducting Nanoplatelets</w:t>
+                <w:t xml:space="preserve">Luminescence Dynamics of Single Self-Assembled Chains of Förster (FRET)-Coupled CdSe Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakarya Ouzit</w:t>
+                <w:t xml:space="preserve">Z. Ouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawen Liu</w:t>
+                <w:t xml:space="preserve">G. Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pintor</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Wagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+                <w:t xml:space="preserve">B. Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (14), pp.6209-6216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002582v1</w:t>
+                <w:t xml:space="preserve">hal-04149075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amorphous Phase Precedes Crystallization: Unraveling the Colloidal Synthesis of Zirconium Oxide Nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Gold Nanoparticle Superlattices: Conditions for Long-Range Order, Moiré Patterns, and Binary Phase from a Single Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Checchia</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jikson Pulparayil Mathew</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02149⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.6637-6650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289712v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Dynamics of Single Self-Assembled Chains of Förster (FRET)-Coupled CdSe Nanoplatelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRET-Mediated Collective Blinking of Self-Assembled Stacks of CdSe Semiconducting Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Ouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ouzit</w:t>
+                <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baillard</w:t>
+                <w:t xml:space="preserve">Juan Pintor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Guillemeney</w:t>
+                <w:t xml:space="preserve">Benoît Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00908⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149075v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticle Superlattices: Conditions for Long-Range Order, Moiré Patterns, and Binary Phase from a Single Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Moretti</w:t>
+                <w:t xml:space="preserve">An Amorphous Phase Precedes Crystallization: Unraveling the Colloidal Synthesis of Zirconium Oxide Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Pokratath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Jikson Pulparayil Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan Rudd Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (17), pp.6637-6650. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.8796-8806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289666v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lesiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,291 +1735,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752895v1</w:t>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature and self-assembly of semi-conducting nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-021-00621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent nucleation and size dependent attachment kinetics produce monodisperse PbS nanocrystals</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,325 +2267,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Expression for the Size-Dependent Optical Properties of Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth kinetics determine the polydispersity and size of PbS and PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Aubert</w:t>
+                <w:t xml:space="preserve">Jonathan de Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Golovatenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zinn</w:t>
+                <w:t xml:space="preserve">Mark Hendricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00056⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (16), pp.4555-4565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06098H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683852v1</w:t>
+                <w:t xml:space="preserve">hal-03863718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics determine the polydispersity and size of PbS and PbSe nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Campos</w:t>
+                <w:t xml:space="preserve">General Expression for the Size-Dependent Optical Properties of Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Golovatenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan de Roo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brandon Mcmurtry</w:t>
+                <w:t xml:space="preserve">Margarita Samoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hendricks</w:t>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (16), pp.4555-4565. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1778-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC06098H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863718v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise size control of hydrophobic gold nanoparticles in the 2–5 nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,278 +3071,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Range Energy Transfer in Self-Assembled Stacks of Semiconducting Nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fourier-imaging of single self-assembled CdSe nanoplatelet chains and clusters reveals out-of-plane dipole contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
+                <w:t xml:space="preserve">Arnaud Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coolen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.2825-2833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c00376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565031v1</w:t>
+                <w:t xml:space="preserve">hal-02975054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-imaging of single self-assembled CdSe nanoplatelet chains and clusters reveals out-of-plane dipole contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Long Range Energy Transfer in Self-Assembled Stacks of Semiconducting Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Choux</w:t>
+                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maitre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (10), pp.2825-2833. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975054v1</w:t>
+                <w:t xml:space="preserve">hal-02565031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing permanent dipoles in CdSe nanoplatelets with transient electric birefringence</w:t>
               </w:r>
@@ -3354,64 +3354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,763 +3975,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
+                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beaudoin</w:t>
+                <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davidson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Constantin</w:t>
+                <w:t xml:space="preserve">Marta de Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.e1701483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896123v1</w:t>
+                <w:t xml:space="preserve">hal-01596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced twisting of nanoplatelets and their self-assembly into chiral ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible strain alignment and reshuffling of nanoplatelet stacks confined in a lamellar block copolymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Jana</w:t>
+                <w:t xml:space="preserve">T. Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Frutos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">D. Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (9), pp.e1701483. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (44), pp.17371 - 17377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr05723g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596102v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from Faraday Discussion on Nanoparticles with Morphological and Functional Anisotropy, Glasgow, UK, July 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin A. Buzza</w:t>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qijun Song</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Tadiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc90471h⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995339v1</w:t>
+                <w:t xml:space="preserve">hal-01492686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applications: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.565-595 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889535v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications: general discussion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FD90051H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9666 - 9673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492692v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+                <w:t xml:space="preserve">Highlights from Faraday Discussion on Nanoparticles with Morphological and Functional Anisotropy, Glasgow, UK, July 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Tadiello</w:t>
+                <w:t xml:space="preserve">D. Martin A. Buzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pauly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qijun Song</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (89), pp.13060-13067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90471h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492686v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Self Assembly of Semiconducting Colloidal Nanocrystals: From Fundamental Forces to Collective Optical Properties</w:t>
               </w:r>
@@ -4820,64 +4820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CdSe Nanoplatelets: Living Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (32), pp.9517-9520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4936,77 +4936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nanoparticles: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking and Colloidal Stability of CdSe Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang N. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (38), pp.10532-10539. </w:t>
@@ -5739,103 +5739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-controlled fluorescence polarization in a CdSe nanoplatelet–block copolymer composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (19), pp.4051-4054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8383,103 +8383,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8788,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90346588"/>
+    <w:nsid w:val="45F645AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1629-9671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198493606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemeney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Ouzit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pintor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wagnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Pokratath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikson Pulparayil Mathew" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rudd Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00621-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hendricks" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06098H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golovatenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Samoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Segado Centellas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03243C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Brouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01066" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abecassis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coolen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c00376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00884B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Maes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Nolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Walravens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808445115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Jana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr05723g" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sicard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90051H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin A. Buzza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijun Song" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90471h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500856" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D012V4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201603880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JL0F7T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90049F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tach&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716012127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael D. Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07617f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4039746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400833d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kachbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303161a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Nghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terriac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00192a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.138302" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyu Kong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1020274" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816427d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA17476C63F732FDC6B4BB51C2595A247C3EF8DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ybert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/7/075022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115504" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2254" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0707149" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hansen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7016038" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3DCXQTR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061465r" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JRZXMCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00285508v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01564412v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>