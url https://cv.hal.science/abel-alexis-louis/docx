--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -558,151 +558,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde du négoce à Saint-Pierre sous la Monarchie de Juillet (1830-1848). Essai d'histoire sociale et matérielle.</w:t>
+                <w:t xml:space="preserve">Le livre et ses lecteurs en Martinique de la fin du Directoire à la Monarchie de Juillet (1799-1848). Essai d'histoire sociale et matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Alexis Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LHARMATTAN, 2018, Chemins de la Mémoire, Alain Forest, Jérôme Martin, 978-2-343-13419-2</w:t>
+              <w:t xml:space="preserve">LHARMATTAN, 210 p./ 978-2-343-14767-3, 2018, Chemins de la Mémoire, Alain Forest, Jérôme Martin, 978-2-343-14767-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458720v1</w:t>
+                <w:t xml:space="preserve">hal-05458760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre et ses lecteurs en Martinique de la fin du Directoire à la Monarchie de Juillet (1799-1848). Essai d'histoire sociale et matérielle</w:t>
+                <w:t xml:space="preserve">Le monde du négoce à Saint-Pierre sous la Monarchie de Juillet (1830-1848). Essai d'histoire sociale et matérielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Alexis Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LHARMATTAN, 210 p./ 978-2-343-14767-3, 2018, Chemins de la Mémoire, Alain Forest, Jérôme Martin, 978-2-343-14767-3</w:t>
+              <w:t xml:space="preserve">LHARMATTAN, 2018, Chemins de la Mémoire, Alain Forest, Jérôme Martin, 978-2-343-13419-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458760v1</w:t>
+                <w:t xml:space="preserve">hal-05458720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourgeoisies en Martinique (1802-1852). Une approche comparative.</w:t>
               </w:r>
@@ -930,89 +930,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les libres de couleur en Martinique. Quand Révolution et retour à &amp;quot;l'Ancien Régime&amp;quot; riment avec ségrégation (1789-1802), tome 2.</w:t>
+                <w:t xml:space="preserve">Les libres de couleur en Martinique des origines à la veille de la Révolution française (1635-1788), tome 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Alexis Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LHARMATTAN, 240 p./978-2-296-96561-4, 2012, Historiques, Vincent Laniol, 978-2-296-96561-4</w:t>
+              <w:t xml:space="preserve">LHARMATTAN, 383 p./978-2-296-96560-7, 2012, Historiques, Vincent Laniol, 978-2-296-96560-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458780v1</w:t>
+                <w:t xml:space="preserve">hal-05458733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libres de couleur en Martinique. De septembre 1802 aux débuts de la Restauration, tome 3.</w:t>
               </w:r>
@@ -1054,89 +1054,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les libres de couleur en Martinique des origines à la veille de la Révolution française (1635-1788), tome 1.</w:t>
+                <w:t xml:space="preserve">Les libres de couleur en Martinique. Quand Révolution et retour à &amp;quot;l'Ancien Régime&amp;quot; riment avec ségrégation (1789-1802), tome 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Alexis Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LHARMATTAN, 383 p./978-2-296-96560-7, 2012, Historiques, Vincent Laniol, 978-2-296-96560-7</w:t>
+              <w:t xml:space="preserve">LHARMATTAN, 240 p./978-2-296-96561-4, 2012, Historiques, Vincent Laniol, 978-2-296-96561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458733v1</w:t>
+                <w:t xml:space="preserve">hal-05458780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1889,51 +1889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDF4359"/>
+    <w:nsid w:val="5F5210CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2120,51 +2120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abel-alexis-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7277-411X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157031950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/253033376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000376077373" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Alexis Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abel-alexis-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7277-411X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157031950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/253033376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000376077373" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Alexis Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>