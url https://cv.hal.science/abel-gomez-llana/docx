--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1442,334 +1442,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215280v1</w:t>
+                <w:t xml:space="preserve">hal-01140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215268v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140776v1</w:t>
+                <w:t xml:space="preserve">hal-01215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
               </w:r>
@@ -1974,282 +1974,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benelallam</w:t>
+                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós-Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sánchez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, State College, Pennsylvania, United States. pp.496-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968516v1</w:t>
+                <w:t xml:space="preserve">hal-00965587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José H. Canós-Cerdá</w:t>
+                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sánchez-Díaz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965587v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Line-based customization of e-Government documents</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>