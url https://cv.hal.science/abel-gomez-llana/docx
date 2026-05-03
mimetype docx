--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1442,922 +1442,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enforcing reuse and customization in the development of learning objects: a product line approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezzat Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140776v1</w:t>
+                <w:t xml:space="preserve">hal-01095594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215280v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215268v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
+                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 ACM SIGPLAN International Conference on Software Language Engineering (SLE 2015)</w:t>
+              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215228v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing reuse and customization in the development of learning objects: a product line approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José H. Canós</w:t>
+                <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing (SAC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of 2015 ACM SIGPLAN International Conference on Software Language Engineering (SLE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095594v1</w:t>
+                <w:t xml:space="preserve">hal-01215228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Line-based customization of e-Government documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José H. Canós-Cerdá</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
+                <w:t xml:space="preserve">Pau Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, State College, Pennsylvania, United States. pp.496-500</w:t>
+              <w:t xml:space="preserve">PEGOV 2014: Personalization in e-Government Services, Data and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965587v2</w:t>
+                <w:t xml:space="preserve">hal-01030791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benelallam</w:t>
+                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós-Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sánchez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, State College, Pennsylvania, United States. pp.496-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968516v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Line-based customization of e-Government documents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José H. Canós</w:t>
+                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEGOV 2014: Personalization in e-Government Services, Data and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030791v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>