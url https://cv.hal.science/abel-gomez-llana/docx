--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1442,922 +1442,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing reuse and customization in the development of learning objects: a product line approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing (SAC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095594v1</w:t>
+                <w:t xml:space="preserve">hal-01215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140776v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Model Persistence for Distributed Computing</w:t>
+                <w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BigMDE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215280v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATL-MR: Model Transformation on MapReduce</w:t>
+                <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benelallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second Workshop on Software Engineering for Parallel Systems (SEPS) co-located with SPLASH 2015</w:t>
+              <w:t xml:space="preserve">Proceedings of 2015 ACM SIGPLAN International Conference on Software Language Engineering (SLE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215268v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model-to-Model Transformation with ATL on MapReduce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benelallam</w:t>
+                <w:t xml:space="preserve">Enforcing reuse and customization in the development of learning objects: a product line approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezzat Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 ACM SIGPLAN International Conference on Software Language Engineering (SLE 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215228v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Line-based customization of e-Government documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós-Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sánchez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carmen Penadés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEGOV 2014: Personalization in e-Government Services, Data and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, State College, Pennsylvania, United States. pp.496-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030791v1</w:t>
+                <w:t xml:space="preserve">hal-00965587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Emergency Plans into Executable Artifacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Sánchez-Díaz</w:t>
+                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benelallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Orts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965587v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benelallam</w:t>
+                <w:t xml:space="preserve">Product Line-based customization of e-Government documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José H. Canós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gómez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEGOV 2014: Personalization in e-Government Services, Data and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968516v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoriano Muttillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Afzal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Truscan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.04.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01180891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Annese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Pentima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0718-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Penad&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. S. Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llavador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2013.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ashraf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933464v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14687-0_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzat Labib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965587v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Can&#243;s-Cerd&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-D&#237;az" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Orts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>