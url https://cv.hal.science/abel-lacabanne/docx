--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -405,521 +405,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annular webs and Levi subalgebras</w:t>
+                <w:t xml:space="preserve">Asymptotics in finite monoidal categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tubbenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (3), pp.283-326. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (34), pp.398-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/jca/76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/bproc/198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225965v1</w:t>
+                <w:t xml:space="preserve">hal-04226705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Calogero--Moser cellular characters for imprimitive complex reflection groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+                <w:t xml:space="preserve">Annular webs and Levi subalgebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Lacabanne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tubbenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/tunis.2023.5.605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.283-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/jca/76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628837v2</w:t>
+                <w:t xml:space="preserve">hal-04225965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics in finite monoidal categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Calogero--Moser cellular characters for imprimitive complex reflection groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (34), pp.398-412. </w:t>
+              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.605-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/bproc/198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/tunis.2023.5.605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226705v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schur-Weyl duality, Verma modules, and row quotients of Ariki-Koike algebras</w:t>
+                <w:t xml:space="preserve">Tensor product categorifications, Verma modules and the blob 2-category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Naisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/pjm.2021.311.113⟩</w:t>
+              <w:t xml:space="preserve">Quantum Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.705-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/QT/156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225924v1</w:t>
+                <w:t xml:space="preserve">hal-04225936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor product categorifications, Verma modules and the blob 2-category</w:t>
+                <w:t xml:space="preserve">Schur-Weyl duality, Verma modules, and row quotients of Ariki-Koike algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Naisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.705-812. </w:t>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311 (1), pp.113-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/QT/156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/pjm.2021.311.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225936v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier matrices for $G(d,1,n)$ from quantum general linear groups</w:t>
               </w:r>
@@ -1055,183 +1055,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture about cellular characters for the complex reflection group $G(d,1,n)$</w:t>
+                <w:t xml:space="preserve">Crossed $S$-matrices and Fourier matrices for Coxeter groups with automorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Tome 27 (2020) (no. 1), pp. 37-64. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp. 550-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ambp.390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2019.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225881v1</w:t>
+                <w:t xml:space="preserve">hal-02047060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed $S$-matrices and Fourier matrices for Coxeter groups with automorphism</w:t>
+                <w:t xml:space="preserve">On a conjecture about cellular characters for the complex reflection group $G(d,1,n)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 558, pp. 550-581. </w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 27 (2020) (no. 1), pp. 37-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2019.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ambp.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047060v1</w:t>
+                <w:t xml:space="preserve">hal-04225881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slightly degenerate categories and $\mathbb{Z}$-modular data</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of the canonical basis for irreducible highest weight $U_q ( \mathfrak{gl}_{\infty})$-module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lacabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Wilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Cooke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3729" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tubbenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/arkiv.2024.v62.n1.a5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jca/76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628837v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bproc/198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2021.311.113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.06.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827849v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/45" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.390" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827846v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Janssens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Schelstraete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lacabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Wilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Cooke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3729" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tubbenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/arkiv.2024.v62.n1.a5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bproc/198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jca/76" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628837v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2021.311.113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.06.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827849v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/45" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.10.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827846v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Janssens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Schelstraete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>