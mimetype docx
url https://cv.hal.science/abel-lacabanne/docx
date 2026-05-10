--- v1 (2026-04-01)
+++ v2 (2026-05-10)
@@ -405,147 +405,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics in finite monoidal categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Calogero--Moser cellular characters for imprimitive complex reflection groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/bproc/198⟩</w:t>
+              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.605-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/tunis.2023.5.605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226705v1</w:t>
+                <w:t xml:space="preserve">hal-03628837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annular webs and Levi subalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -564,167 +551,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (3), pp.283-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/jca/76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Calogero--Moser cellular characters for imprimitive complex reflection groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacon</w:t>
+                <w:t xml:space="preserve">Asymptotics in finite monoidal categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Lacabanne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tubbenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.605-625. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (34), pp.398-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/tunis.2023.5.605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/bproc/198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628837v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor product categorifications, Verma modules and the blob 2-category</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of the canonical basis for irreducible highest weight $U_q ( \mathfrak{gl}_{\infty})$-module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lacabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Wilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Cooke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3729" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tubbenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/arkiv.2024.v62.n1.a5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bproc/198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jca/76" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628837v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.605" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2021.311.113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.06.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827849v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/45" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.10.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827846v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Janssens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Schelstraete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lacabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Wilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Cooke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3729" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tubbenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/arkiv.2024.v62.n1.a5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628837v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jca/76" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bproc/198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2021.311.113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.06.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827849v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JCA/45" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.10.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827846v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Janssens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Schelstraete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02114250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>