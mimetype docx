--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -598,304 +598,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain reflectometry model : analysis and characterization of a chafing defect in a coaxial cable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018170430⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852189v1</w:t>
+                <w:t xml:space="preserve">hal-01692589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Time domain reflectometry model : analysis and characterization of a chafing defect in a coaxial cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Queval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Masson</w:t>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.7205204. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2768900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018170430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692589v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Equivalent Model to Compute the Electro-Magnetic Behavior of Twisted Multi-Filamentary Superconductors Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1063,64 +1063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,499 +1308,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multirate technique for explicit Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Douine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Seny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7204604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276755v1</w:t>
+                <w:t xml:space="preserve">hal-01235050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirate technique for explicit Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Seny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.7204604. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235050v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Makong</w:t>
+                <w:t xml:space="preserve">Modeling of thin heterogeneous sheets in the discontinuous Galerkin method for 3D transient scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497580⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.20901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2016150396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236162v1</w:t>
+                <w:t xml:space="preserve">hal-01306665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin heterogeneous sheets in the discontinuous Galerkin method for 3D transient scattering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73, pp.20901. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7205404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2016150396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306665v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Trapped Magnetic Field During Magnetization Process by Using SPA Method of Bulk Superconductor</w:t>
               </w:r>
@@ -1920,103 +1920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t>
@@ -2054,51 +2054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D Semi-Implicit Method for Computing the Current Density in Bulk Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,64 +2460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,77 +2581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of shielding effectiveness of composite wall with a time domain discontinuous Galerkin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,64 +2740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for Computing Induced Fields in Superconducting Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,77 +2995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,64 +3402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3731,321 +3731,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning to Predict Effective Conductivity of Composite Materials for Shielding Applications</w:t>
+                <w:t xml:space="preserve">Effective electromagnetic properties of composite material computed from neural network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den-God-Frez Palessonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Semmoumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bensetti</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 21st Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Electric &amp; Magnetic Field EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Marseiile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226664v1</w:t>
+                <w:t xml:space="preserve">hal-04548028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective electromagnetic properties of composite material computed from neural network approach</w:t>
+                <w:t xml:space="preserve">Machine Learning to Predict Effective Conductivity of Composite Materials for Shielding Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den-God-Frez Palessonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Semmoumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electric &amp; Magnetic Field EMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 21st Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju, South Korea. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC61729.2024.10586051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548028v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Stochastic Approaches for Human Exposure Assessment inInductive Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahand Rasm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4083,64 +4083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Formulation Using the Discontinuous Galerkin Method for the 3-D Modeling of Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,520 +4198,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
+                <w:t xml:space="preserve">Radio frequency attenuation by a rocket plume using diffraction theory and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587717v1</w:t>
+                <w:t xml:space="preserve">hal-01633027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587755v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1726 - 1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689769v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency attenuation by a rocket plume using diffraction theory and finite element modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633027v1</w:t>
+                <w:t xml:space="preserve">hal-01587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,51 +4792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4917,64 +4917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Equivalent Model to Compute the Electro-Magnetic Behaviour of Twisted Multi-filamentary Superconductors Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Didier Makong Hell Nkatack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,90 +5025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5140,507 +5140,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'atténuation des communications radiofréquences due aux jets d'échappement des lanceurs spatiaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388597v1</w:t>
+                <w:t xml:space="preserve">hal-01341986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
+                <w:t xml:space="preserve">Evaluation de l'atténuation des communications radiofréquences due aux jets d'échappement des lanceurs spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341986v1</w:t>
+                <w:t xml:space="preserve">hal-01388597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338459v1</w:t>
+                <w:t xml:space="preserve">hal-02402848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-17213-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02402848v1</w:t>
+                <w:t xml:space="preserve">hal-01338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse de défauts non francs dans le blindage des lignes coaxiales en vue du diagnostic</w:t>
               </w:r>
@@ -5652,51 +5652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Manesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,338 +5745,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Makong</w:t>
+                <w:t xml:space="preserve">Comparison of 2D numerical methods for radio frequency attenuation by a rocket plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+              <w:t xml:space="preserve">10th Internal Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336215v1</w:t>
+                <w:t xml:space="preserve">hal-01343671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2D numerical methods for radio frequency attenuation by a rocket plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+                <w:t xml:space="preserve">Nodal discontinuous Galerkin method for high-temperature superconductors modeling based on the H-formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Monchaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Internal Symposium on Electric and Magnetic Fields</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343671v1</w:t>
+                <w:t xml:space="preserve">hal-01336215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,51 +6114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multirate technique for explicit Discontinuous Galerkin computations of time do- main Maxwell equations on complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Seny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6190,1054 +6190,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196626v1</w:t>
+                <w:t xml:space="preserve">hal-01236701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+                <w:t xml:space="preserve">GPR imaging via multi-frequency linear sampling method with limited aperture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235533v1</w:t>
+                <w:t xml:space="preserve">hal-01237067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain modeling of soft faults in wiring system by a nodal Discontinuous Galerkin Method with high-order hexahedral meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K Kahalerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236028v1</w:t>
+                <w:t xml:space="preserve">hal-01235533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR imaging via multi-frequency linear sampling method with limited aperture data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain modeling of soft faults in wiring system by a nodal Discontinuous Galerkin Method with high-order hexahedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kahalerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lon, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237067v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la direction du champ magnétique appliqué sur les pertes et l’aimantation des supraconducteurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236701v1</w:t>
+                <w:t xml:space="preserve">hal-01196626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Manesh</w:t>
+                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235563v1</w:t>
+                <w:t xml:space="preserve">hal-01236716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Makong</w:t>
+                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Manesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236716v1</w:t>
+                <w:t xml:space="preserve">hal-01235563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">3D Modeling of Straight Uncoupled Multifilamentary Superconductors Subjected to Elliptical Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237072v1</w:t>
+                <w:t xml:space="preserve">hal-01236939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Straight Uncoupled Multifilamentary Superconductors Subjected to Elliptical Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Makong</w:t>
+                <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European conference on applied superconductivity (EUCAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236939v1</w:t>
+                <w:t xml:space="preserve">hal-01237072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Superconductors modeling based on E-H Formulation</w:t>
               </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Manesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,260 +7459,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirate technique for explicit Nodal Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Seny</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, United States. pp.USB-3LPo2H-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104761v1</w:t>
+                <w:t xml:space="preserve">hal-01104298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Multirate technique for explicit Nodal Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Masson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Seny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, United States. pp.USB-3LPo2H-02</w:t>
+              <w:t xml:space="preserve">ACOMEN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104298v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de Parois Minces Conductrices dans une Méthode Galerkin Discontinue pour l'Évaluation du Blindage de Boîtiers d'Équipements Électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,51 +7776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles électromagnétiques dédiés aux analyses CEM de boîtiers d’équipement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,243 +7882,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931749v1</w:t>
+                <w:t xml:space="preserve">hal-00931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
+              <w:t xml:space="preserve">EMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931745v1</w:t>
+                <w:t xml:space="preserve">hal-00931749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
@@ -8130,77 +8130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8225,51 +8225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-implicit 3D approach in a Discontinuous Galerkin Method for computing current density in superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,64 +8320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Thin Resistive Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,277 +8435,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779125v1</w:t>
+                <w:t xml:space="preserve">hal-00783302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783302v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in time-domain</w:t>
               </w:r>
@@ -8806,424 +8806,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711596v1</w:t>
+                <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.PC7.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626874v1</w:t>
+                <w:t xml:space="preserve">hal-00711582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin method for computing induced fields in superconducting materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. pp.116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711582v1</w:t>
+                <w:t xml:space="preserve">hal-00711596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical magnetization of a finite-thickness superconducting screen with a power-law E-J characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densité de courant dans un supraconducteur: solution analytique 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9782,51 +9782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC65091.2024.10849180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Semmoumy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10586051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ziani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kahalerras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC65091.2024.10849180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Semmoumy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10586051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loete" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kahalerras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>