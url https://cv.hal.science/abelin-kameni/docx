--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -4306,382 +4306,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1726 - 1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689769v1</w:t>
+                <w:t xml:space="preserve">hal-01587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587755v1</w:t>
+                <w:t xml:space="preserve">hal-01587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de réflectométrie en domaine temporel pour l’´etude des défauts non-francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587717v1</w:t>
+                <w:t xml:space="preserve">hal-01689769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations 3-D d'un cube supraconducteur, influence du maillage</w:t>
               </w:r>
@@ -5025,90 +5025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5140,338 +5140,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">Evaluation de l'atténuation des communications radiofréquences due aux jets d'échappement des lanceurs spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341986v1</w:t>
+                <w:t xml:space="preserve">hal-01388597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'atténuation des communications radiofréquences due aux jets d'échappement des lanceurs spatiaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388597v1</w:t>
+                <w:t xml:space="preserve">hal-01341986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5980,103 +5980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,739 +6272,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR imaging via multi-frequency linear sampling method with limited aperture data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lon, France</w:t>
+              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237067v1</w:t>
+                <w:t xml:space="preserve">hal-01196626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+                <w:t xml:space="preserve">GPR imaging via multi-frequency linear sampling method with limited aperture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235533v1</w:t>
+                <w:t xml:space="preserve">hal-01237067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain modeling of soft faults in wiring system by a nodal Discontinuous Galerkin Method with high-order hexahedral meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’une cavité en matériau composite avec une méthode de Galerkin discontinue pour l’évaluation de son efficacité de blindage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K Kahalerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236028v1</w:t>
+                <w:t xml:space="preserve">hal-01235533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain modeling of soft faults in wiring system by a nodal Discontinuous Galerkin Method with high-order hexahedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kahalerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196626v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Makong</w:t>
+                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Manesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236716v1</w:t>
+                <w:t xml:space="preserve">hal-01235563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Analyse de Défauts Non-Francs dans les Lignes de Transmission en vue du Diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Manesh</w:t>
+                <w:t xml:space="preserve">3D Modeling of heterogeneous and anisotropic superconducting media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Makong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computation of Electromagnetic Fields (Compumag 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235563v1</w:t>
+                <w:t xml:space="preserve">hal-01236716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Straight Uncoupled Multifilamentary Superconductors Subjected to Elliptical Field</w:t>
               </w:r>
@@ -7098,103 +7098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes, Assemblée Générale "Interférences d'Ondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
@@ -7459,666 +7459,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
+                <w:t xml:space="preserve">Multirate technique for explicit Nodal Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Masson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Seny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, United States. pp.USB-3LPo2H-02</w:t>
+              <w:t xml:space="preserve">ACOMEN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104298v1</w:t>
+                <w:t xml:space="preserve">hal-01104761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirate technique for explicit Nodal Discontinuous Galerkin computations of time domain Maxwell equations on complex geometries</w:t>
+                <w:t xml:space="preserve">Influence of direction of the applied magnetic field on losses and magnetizations of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Seny</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Makong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, United States. pp.USB-3LPo2H-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104761v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de Parois Minces Conductrices dans une Méthode Galerkin Discontinue pour l'Évaluation du Blindage de Boîtiers d'Équipements Électroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles électromagnétiques dédiés aux analyses CEM de boîtiers d’équipement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">17ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065301v1</w:t>
+                <w:t xml:space="preserve">hal-03322609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles électromagnétiques dédiés aux analyses CEM de boîtiers d’équipement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de Parois Minces Conductrices dans une Méthode Galerkin Discontinue pour l'Évaluation du Blindage de Boîtiers d'Équipements Électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322609v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
+              <w:t xml:space="preserve">EMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931745v1</w:t>
+                <w:t xml:space="preserve">hal-00931749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Transient Scattering from Nonperfectly Conductive Shields Using a Discontinuous Galerkin Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D semi implicit method for computing the current density in bulk superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P25</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931749v1</w:t>
+                <w:t xml:space="preserve">hal-00931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
@@ -9782,51 +9782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC65091.2024.10849180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Semmoumy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10586051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loete" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kahalerras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Makong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Rasm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.6-4-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2917150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Didier Makong Hell Nkatack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2768900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2612719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Seny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01306665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Khene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mohamed Mimoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambretchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den-God-Frez Palessonga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC65091.2024.10849180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Semmoumy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC61729.2024.10586051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Razek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Manesh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kahalerras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256406" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104298v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>