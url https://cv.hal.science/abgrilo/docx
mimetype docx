--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -1407,51 +1407,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1649,1685 +1649,1789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Monogamy of Entanglement and Non-interactive Quantum Key Distribution</w:t>
+                <w:t xml:space="preserve">Security of a Secret Sharing Protocol on the Qline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Malavolta</w:t>
+                <w:t xml:space="preserve">Lucas Hanouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianwei Zhang</w:t>
+                <w:t xml:space="preserve">Anne Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Cryptography Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-12296-4_2⟩</w:t>
+              <w:t xml:space="preserve">2026 International Conference on Quantum Communications, Networking, and Computing (QCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Kobe, France. pp.333-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QCNC69040.2026.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478896v1</w:t>
+                <w:t xml:space="preserve">hal-05621730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-Key Encryption with Quantum Keys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Monogamy of Entanglement and Non-interactive Quantum Key Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Malavolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Barooti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+                <w:t xml:space="preserve">Michael Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Huguenin-Dumittan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tianwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Cryptography - 21st International Conference, {TCC} 2023, Taipei, Taiwan, November 29 - December 2, 2023, Proceedings, Part {IV}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48624-1_8⟩</w:t>
+              <w:t xml:space="preserve">Theory of Cryptography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aahrus, Denmark. pp.36-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-12296-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514071v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum security of subset cover problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bouaziz--Ermann</w:t>
+                <w:t xml:space="preserve">Public-Key Encryption with Quantum Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Barooti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Huguenin-Dumittan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Malavolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or Sattath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Information-Theoretic Cryptography (ITC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITC.2023.9⟩</w:t>
+              <w:t xml:space="preserve">Theory of Cryptography - 21st International Conference, {TCC} 2023, Taipei, Taiwan, November 29 - December 2, 2023, Proceedings, Part {IV}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Taipei (Taiwan), Taiwan. pp.198-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48624-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832954v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum learning algorithms imply circuit lower bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivasan Arunachalam</w:t>
+                <w:t xml:space="preserve">Quantum security of subset cover problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouaziz--Ermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aarthi Sundaram</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 62nd Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Denver, United States. pp.562-573, </w:t>
+              <w:t xml:space="preserve">4th Conference on Information-Theoretic Cryptography (ITC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aahrus, Denmark. pp.9:1--9:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS52979.2021.00062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITC.2023.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836332v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight adaptive reprogramming in the QROM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum learning algorithms imply circuit lower bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Hövelmanns</w:t>
+                <w:t xml:space="preserve">Tom Gur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hülsing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Majenz</w:t>
+                <w:t xml:space="preserve">Igor Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarthi Sundaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_22⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 62nd Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Denver, United States. pp.562-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FOCS52979.2021.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997744v1</w:t>
+                <w:t xml:space="preserve">hal-03836332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious Transfer is in MiniQCrypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijia Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijia Lin</w:t>
+                <w:t xml:space="preserve">Fang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Vaikuntanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.531-561, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77886-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two combinatorial MA-complete problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Grilo</w:t>
+                <w:t xml:space="preserve">Tight adaptive reprogramming in the QROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Hövelmanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hülsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Majenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Innovations in Theoretical Computer Science Conference (ITCS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2021.36⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.637-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130966v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-interactive classical verification of quantum computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew M. Childs</w:t>
+                <w:t xml:space="preserve">Two combinatorial MA-complete problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorit Aharonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grilo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shih-Han Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Cryptography - 18th International Conference, TCC 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64381-2_6⟩</w:t>
+              <w:t xml:space="preserve">12th Innovations in Theoretical Computer Science Conference (ITCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France. pp.36:1--36:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2021.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043284v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMA-Hardness of Consistency of Local Density Matrices with Applications to Quantum Zero-Knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+                <w:t xml:space="preserve">Non-interactive classical verification of quantum computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorjan Alagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Han Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 61st Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FOCS46700.2020.00027⟩</w:t>
+              <w:t xml:space="preserve">Theory of Cryptography - 18th International Conference, TCC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Durham, United States. pp.153--180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64381-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123358v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Multi-party Quantum Computation with a Dishonest Majority</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Schaffner</w:t>
+                <w:t xml:space="preserve">QMA-Hardness of Consistency of Local Density Matrices with Applications to Quantum Zero-Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2020 - 39th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Zagreb, Croatia. pp.729-758, </w:t>
+              <w:t xml:space="preserve">IEEE 61st Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45727-3_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FOCS46700.2020.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968389v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoquastic PCP vs. Randomness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+                <w:t xml:space="preserve">Secure Multi-party Quantum Computation with a Dishonest Majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yfke Dulek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Majenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 60th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FOCS.2019.00065⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2020 - 39th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Zagreb, Croatia. pp.729-758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45727-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032845v1</w:t>
+                <w:t xml:space="preserve">hal-02968389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifier-on-a-Leash: New Schemes for Verifiable Delegated Quantum Computation, with Quasilinear Resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vidick</w:t>
+                <w:t xml:space="preserve">A Simple Protocol for Verifiable Delegation of Quantum Computation in One Round</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_9⟩</w:t>
+              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages, and Programming, ICALP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Patras, Greece. pp.28:1--28:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033171v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Protocol for Verifiable Delegation of Quantum Computation in One Round</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoquastic PCP vs. Randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorit Aharonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages, and Programming, ICALP 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.28⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 60th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Baltimore, United States. pp.1000-1023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FOCS.2019.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033187v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Zero Knowledge for Quantum Multiprover Interactive Proofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifier-on-a-Leash: New Schemes for Verifiable Delegated Quantum Computation, with Quasilinear Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coladangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henry Yuen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 60th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Baltimore, United States. pp.611-635, </w:t>
+              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Darmstadt, Germany. pp.247-277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS.2019.00044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032834v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointer Quantum PCPs and Multi-Prover Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
+                <w:t xml:space="preserve">Perfect Zero Knowledge for Quantum Multiprover Interactive Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Pereszlényi</w:t>
+                <w:t xml:space="preserve">William Slofstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Symposium on Mathematical Foundations of Computer Science, MFCS 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.21⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 60th Annual Symposium on Foundations of Computer Science (FOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Baltimore, United States. pp.611-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FOCS.2019.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043224v1</w:t>
+                <w:t xml:space="preserve">hal-03032834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointer Quantum PCPs and Multi-Prover Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Pereszlényi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41st International Symposium on Mathematical Foundations of Computer Science, MFCS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.21:1--21:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QMA with Subset State Witnesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,70 +3450,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Foundations of Computer Science 2015 - 40th International Symposium, MFCS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.163-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48054-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3419,952 +3523,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Non-Interactive Zero-Knowledge Proofs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The Complexity of Stoquastic Sparse Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Rozos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942069v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography from Lossy Reductions: Towards OWFs from ETH, and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Fallahpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouria Fallahpour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alex B. Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garazi Muguruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahshid Riahinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of a secret sharing protocol on the Qline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Distributed Non-Interactive Zero-Knowledge Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050764v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum function secret sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramis Movassagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classical proof of quantum knowledge for multi-prover interactive proof systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagisa Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mehta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of shallow-depth Toffoli and qudit quantum circuits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Practical Protocol for Quantum Oblivious Transfer from One-Way Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Innocenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564456v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Protocol for Quantum Oblivious Transfer from One-Way Functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power of shallow-depth Toffoli and qudit quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613780v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption with Quantum Public Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Or Sattath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-State Commutativity of Measurements and Joint Distributions of Their Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum statistical query learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,114 +4465,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum proofs, the local Hamiltonian problem and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Arithmetic. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02152364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4628,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Raza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-11-2004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Y&#225;ng&#252;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ahbngyl7s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Aharonov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-09-11-1853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monbroussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Mamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Landman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kukla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-15-1745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamontagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a6n56c0kr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adbf43" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coladangelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jeffery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4086/toc.2024.v020a003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouaziz--Ermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ahvr-11zn4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broadbent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140729X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Arunachalam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarthi Sundaram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.032314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Sikora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4086/cjtcs.2016.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supartha Podder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06754-8_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhanjan Ananth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06754-8_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwei Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12296-4_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Barooti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Sattath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48624-1_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITC.2023.9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;velmanns" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#252;lsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Majenz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Vaikuntanathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.36" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorjan Alagic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Childs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Han Hung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64381-2_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS46700.2020.00027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yfke Dulek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaffner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2019.00065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Slofstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2019.00044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pereszl&#233;nyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Grilo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Fallahpour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Muguruza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Riahinia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hanouz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramis Movassagh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Hara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mehta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Innocenzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Czajkowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Raza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grilo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2026-02-11-2004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Y&#225;ng&#252;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ahbngyl7s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Aharonov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-09-11-1853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Monbroussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Mamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Landman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kukla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-15-1745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamontagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a6n56c0kr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adbf43" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coladangelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jeffery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4086/toc.2024.v020a003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouaziz--Ermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ahvr-11zn4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broadbent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140729X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Arunachalam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarthi Sundaram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Zijlstra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.032314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Sikora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4086/cjtcs.2016.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supartha Podder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06754-8_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhanjan Ananth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06754-8_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hanouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCNC69040.2026.00056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwei Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12296-4_2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Barooti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Sattath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48624-1_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITC.2023.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS52979.2021.00062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijia Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Vaikuntanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin H&#246;velmanns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#252;lsing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Majenz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorjan Alagic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Childs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Han Hung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64381-2_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS46700.2020.00027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yfke Dulek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaffner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_25" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2019.00065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Slofstra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yuen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS.2019.00044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pereszl&#233;nyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Grilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Rozos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Fallahpour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Muguruza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Riahinia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramis Movassagh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Hara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mehta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Innocenzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Czajkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>