--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abhinandana BOODI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuoBrain-HVAC: A Hybrid Autonomous Agent for Controlling HVAC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for HVAC control in intelligent buildings: A technical and conceptual review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.110085. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Policy vs. Off-Policy HVAC Control: Comparing PPO and SAC–Gumbel in EnergyPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0382-0387, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion for Real-Time Occupancy Estimation Using CO2 Dynamics and PIR Sensors in Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Stara Zagora, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE65901.2025.11273608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Makes HVAC Control More Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Building Thermal Modeling Using Physics-Based Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0335-0339, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Comfort and Energy Efficiency: The Impact of Model Accuracy on Multi-Objective MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Input Feature Combinations Considering Occupant Behavior for Modelling Indoor Air Temperature in a Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimal HVAC Control: From Theory to Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments éco-énergétiques : modélisation dynamique hybride pour l'analyse et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Bretagne occidentale - Brest, 2021. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BRES0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abhinandana BOODI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuoBrain-HVAC: A Hybrid Autonomous Agent for Controlling HVAC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for HVAC control in intelligent buildings: A technical and conceptual review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.110085. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion for Real-Time Occupancy Estimation Using CO2 Dynamics and PIR Sensors in Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Stara Zagora, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE65901.2025.11273608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Policy vs. Off-Policy HVAC Control: Comparing PPO and SAC–Gumbel in EnergyPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0382-0387, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Makes HVAC Control More Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Building Thermal Modeling Using Physics-Based Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0335-0339, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Comfort and Energy Efficiency: The Impact of Model Accuracy on Multi-Objective MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Input Feature Combinations Considering Occupant Behavior for Modelling Indoor Air Temperature in a Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimal HVAC Control: From Theory to Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments éco-énergétiques : modélisation dynamique hybride pour l'analyse et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Bretagne occidentale - Brest, 2021. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BRES0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Sayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micheneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE65901.2025.11273608" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Sayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micheneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE65901.2025.11273608" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>