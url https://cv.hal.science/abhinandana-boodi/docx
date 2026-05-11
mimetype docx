--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abhinandana BOODI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuoBrain-HVAC: A Hybrid Autonomous Agent for Controlling HVAC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for HVAC control in intelligent buildings: A technical and conceptual review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.110085. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion for Real-Time Occupancy Estimation Using CO2 Dynamics and PIR Sensors in Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Stara Zagora, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE65901.2025.11273608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Policy vs. Off-Policy HVAC Control: Comparing PPO and SAC–Gumbel in EnergyPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0382-0387, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Makes HVAC Control More Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Building Thermal Modeling Using Physics-Based Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0335-0339, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Comfort and Energy Efficiency: The Impact of Model Accuracy on Multi-Objective MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Input Feature Combinations Considering Occupant Behavior for Modelling Indoor Air Temperature in a Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimal HVAC Control: From Theory to Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments éco-énergétiques : modélisation dynamique hybride pour l'analyse et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Bretagne occidentale - Brest, 2021. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BRES0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abhinandana BOODI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuoBrain-HVAC: A Hybrid Autonomous Agent for Controlling HVAC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for HVAC control in intelligent buildings: A technical and conceptual review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.110085. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion for Real-Time Occupancy Estimation Using CO2 Dynamics and PIR Sensors in Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Stara Zagora, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE65901.2025.11273608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Policy vs. Off-Policy HVAC Control: Comparing PPO and SAC–Gumbel in EnergyPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0382-0387, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Makes HVAC Control More Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Building Thermal Modeling Using Physics-Based Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Annual Ubiquitous Computing, Electronics & Mobile Communication Conference (UEMCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Yorktown Heights, United States. pp.0335-0339, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UEMCON67449.2025.11267566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Comfort and Energy Efficiency: The Impact of Model Accuracy on Multi-Objective MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Input Feature Combinations Considering Occupant Behavior for Modelling Indoor Air Temperature in a Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shanghai (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimal HVAC Control: From Theory to Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective HVAC Control Using Modified Hybrid Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments éco-énergétiques : modélisation dynamique hybride pour l'analyse et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Bretagne occidentale - Brest, 2021. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BRES0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Sayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micheneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE65901.2025.11273608" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Sayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourgoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Micheneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE65901.2025.11273608" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UEMCON67449.2025.11267566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>