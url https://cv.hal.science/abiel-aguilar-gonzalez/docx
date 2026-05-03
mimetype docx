--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -231,291 +231,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based smart camera for accurate chlorophyll estimations</w:t>
+                <w:t xml:space="preserve">Optical Method for Estimating the Chlorophyll Contents in Plant Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Camas-Anzueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avisaí Sánchez-Alegría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén R Grajales-Coutiño</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Gutiérrez-Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cta.2489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s18020650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964826v1</w:t>
+                <w:t xml:space="preserve">hal-01964829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Method for Estimating the Chlorophyll Contents in Plant Leaves</w:t>
+                <w:t xml:space="preserve">FPGA-based smart camera for accurate chlorophyll estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Camas-Anzueto</w:t>
+                <w:t xml:space="preserve">Jorge L Camas-Anzueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avisaí Sánchez-Alegría</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
+                <w:t xml:space="preserve">Nestor Antonio Morales Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Gutiérrez-Miceli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rubén R Grajales-Coutiño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.650. </w:t>
+              <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18020650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cta.2489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964829v1</w:t>
+                <w:t xml:space="preserve">hal-01964826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth from motion algorithm and hardware architecture for smart cameras</w:t>
               </w:r>
@@ -1185,235 +1185,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD Forum: GPU-based Visual Odometry for Autonomous Vehicle Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Feature Matching Core for FPGA-based Smart Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arias-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Distributed Smart Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3131885.3135083⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Distributed Smart Cameras (ICDSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stanford, CA, United States. pp.41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3131885.3131922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658813v1</w:t>
+                <w:t xml:space="preserve">hal-01657267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Feature Matching Core for FPGA-based Smart Cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhD Forum: GPU-based Visual Odometry for Autonomous Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. de Jesús Osuna-Coutiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arias-Estrada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Distributed Smart Cameras (ICDSC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stanford, CA, United States. pp.41-48, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Distributed Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.2010-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3131885.3131922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3131885.3135083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657267v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD Forum: Camera Pose Estimation Suitable for Smart Cameras</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arias-Estrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.03.005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Antonio Morales Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n R Grajales-Couti&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Camas-Anzueto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisa&#237; S&#225;nchez-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guti&#233;rrez-Miceli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0701-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias-Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Camas-Anzueto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0535-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/19795-1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0530-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. de Jes&#250;s Osuna-Couti&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor-Ricardo Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONIELECOMP.2015.7086952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R&#237;os" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE.2014.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30481-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arias-Estrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.03.005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Camas-Anzueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisa&#237; S&#225;nchez-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guti&#233;rrez-Miceli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Antonio Morales Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n R Grajales-Couti&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0701-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias-Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Camas-Anzueto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0535-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/19795-1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0530-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. de Jes&#250;s Osuna-Couti&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor-Ricardo Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONIELECOMP.2015.7086952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R&#237;os" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE.2014.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30481-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>