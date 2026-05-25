--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -828,352 +828,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA 2D-convolution unit based on the CAPH language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA implementation of an efficient similarity-based adaptive window algorithm for real-time stereo matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madaín Pérez-Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J L Camas-Anzueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0535-1⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0530-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627302v1</w:t>
+                <w:t xml:space="preserve">hal-01627657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Logic Approach for Stereo Matching Suited for Real-Time Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPGA 2D-convolution unit based on the CAPH language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arias-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madaín Pérez-Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Camas-Anzueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5120/19795-1572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0535-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657368v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of an efficient similarity-based adaptive window algorithm for real-time stereo matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madaín Pérez-Patricio</w:t>
+                <w:t xml:space="preserve">A Fuzzy Logic Approach for Stereo Matching Suited for Real-Time Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Patricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiel Aguilar-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arias-Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0530-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5120/19795-1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627657v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arias-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor-Ricardo Hernández-de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arias-Estrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.03.005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Camas-Anzueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisa&#237; S&#225;nchez-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guti&#233;rrez-Miceli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Antonio Morales Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n R Grajales-Couti&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0701-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias-Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Camas-Anzueto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0535-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/19795-1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0530-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. de Jes&#250;s Osuna-Couti&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor-Ricardo Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONIELECOMP.2015.7086952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R&#237;os" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE.2014.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30481-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arias-Estrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.03.005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Camas-Anzueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisa&#237; S&#225;nchez-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guti&#233;rrez-Miceli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Antonio Morales Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n R Grajales-Couti&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0701-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias-Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Camas-Anzueto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez-Patricio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0530-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Camas-Anzueto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0535-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/19795-1572" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. de Jes&#250;s Osuna-Couti&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor-Ricardo Hern&#225;ndez-de Le&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONIELECOMP.2015.7086952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiel Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Camas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R&#237;os" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE.2014.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30481-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>