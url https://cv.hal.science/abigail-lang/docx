--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abigail Lang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Playlist: How Open-Access Audio Archives are Renewing the Poetry Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le recueil poétique : un format obsolète à l’ère numérique ?, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail Out Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">boundary 2: an international journal of literature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/01903659-9382187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why We Need Online Archives of Recorded Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiCognizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Finding a Form to Accommodate the Mess”. Experimental Science and Storytelling in Thalia Field’s Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Expérimental Art, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception française des objectivistes : Politique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry's Forms and Transformations, 58 (3), p. 114-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poem as Score and the Genealogy of Sonopoetic Notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mccaffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume Partitions | Scores. Musique, danse, théâtre, poésie, arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeley's Reception in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ongoing French Reception of the Objectivists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tune of Thinking: Gertrude Stein’s Narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aesthetics of Theory in the Modern Era and Beyond, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oulipo@50, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des raves. Lecture de Bénédicte Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Intensifs. Poètes du XXIe siècle, 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard/Michael Palmer : une partie de billard sur l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.115.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Remembering Words, or « How Zukofsky Used Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographie et mise en récit dans /House of Leaves/ de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.309-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading slipperwort » : des articulations syntaxiques dans 80 Flowers de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.103.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Giraudon. Fragments polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-37896-617-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation transatlantique. Les échanges franco-américains en poésie depuis 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'écart absolu - Fondamentaux, 978-2-37896-178-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardo Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leave to Remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalkey Archive Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1628972849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Koble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renflouer la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Olivier Brossard, 978-2-84809-325-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Hejinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-84066-270-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Motion Method Memory, Abigail Lang; Dominique Pasqualini, 978-2-84066-770-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowell-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modern and Contemporary Poetry and Poetics, Rachel Blau du Plessis, 978-1-137-51223-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louange du lieu et autres poèmes (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Niedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2714310965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Route est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmarie Waldrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-36242-013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage sans cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84066-452-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prank of Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-0979118968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 1 – Archive filmée de poésie – 2004-2005 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 2 – Archive filmée de poésie – 2005-2006 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et Dominique Pasqualini. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Abigail Lang et Dominique Pasqualini, 978-2-84066-300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode & Contre-Mode. Propos sur la mode de Montaigne à Perec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français de la mode – Editions du regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2950514776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poetry as Sound Studies, or the Methodological Challenges of Shifting from Legible to Audible Archives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">yasser elhariry and Liesl Yamaguchi eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature as Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9798765121375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize et Joshua Clover ; 'le son de la poésie et de la Commune qui cliquent ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini, Laure Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, 2024, 9782917131572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’aube en commun. Les polyphonies du Quatuor Manicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble et Amandine Mussou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, 2024, Anamnèses. Médiéval/Contemporain, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’A.R.C. organisées par Emmanuel Hocquard (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures françaises, comparée et langue, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Amérique P.O.L?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Stéphane Bikialo, Maryline Heck, Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. Futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabesque et le bizarre. Pierre Alferi traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeff Barda et Philippe Charron (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Alferi. Une pratique monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2023, 978-2-37896-304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’ARC organisée par Emmanuel Hocquard (1977-1991) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud's Poet's Prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Laynie Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Forest On Many Stems: Essays On the Poets Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightboat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage sonore des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“America adrénaline”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourcaut, Laure Michel et Michel Murat (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Fourcade. Lyriques déclics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Deux ou trois échanges transatlantiques depuis 1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McMahon (Fiona), Sangirardi (Giuseppe), Denker-Bercoff (Brigitte), Iglesias (Cécile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le genre en poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08984-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary et Vincent Broqua (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84066-539-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To 'Tune in' to the Human Tradition&amp;quot; Louis Zukofsky's Homophonic Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua et Dirk Weissman (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre le son et le sens. Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeRoi Jones / Amiri Baraka: entre Bohème et Black Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 978-2271095176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours, traduisant&amp;quot; (postface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire, Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-50-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Howl” ou la (re)naissance de la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2018, 2271095174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien ou mal lire, telle n’est pas la question' : Poésie ininterrompue, archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron, Marie Joqueviel-Bourjea et Céline Pardo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes. La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-5898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la performance à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéralité de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suchère et Camille Saint-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une rose est une rose. Michel Parmentier &amp; pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Jean Fournier, 2016, "Collection Beautés"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary poetry and transatlantic poetics at the Royaumont Translation Seminars (1983-2000): an experimental language laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Cordingley, Céline Frigau Manning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Translation. From the Renaissance to the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bloomsbury Advances in Translation, 9781350006027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein and Cinematic Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Posman, Laura Luise Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein in Europe. Reconfigurations Across Media, Disciplines, and Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Bloomsbury Academic, 9781474242288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Doris ou la traduction comme interruption de l’original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, 2015, 978-2-35692-127-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la poetry reading à la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating To Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joe Luna &amp; Jow Lindsay Walton eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIX EROS. On the late poetry of J.H. Prynne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hi Zero &amp; Sad Press, 2014, issn 2056-8908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Spicer dans la forêt adultère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et narration chez David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bort, O. Brossard et W. Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What syllables will flood utterance. On Susan Howe and Dominique Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Isabelle Alfandary and Axel Nesme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism and Unreadability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, pp.113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques poétiques « objectivistes ». Formes politiques et engagement poétique chez trois poètes « objectivistes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne Olivier-Mellios et Frédéric Sylvanise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et engagement aux États-Unis (1918-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Fomalism / Formal radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-Paul Rocchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences et identités plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to End a Life-Work: Louis Zukofsky's Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. Robert Rehder and Patrick Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Poetry: Whitman to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , 2006, SPELL : Swiss papers in English language and literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky et la mémoire des mots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dirs.) André TOPIA, Carle BONAFOUS-MURAT et Marie-Christine LEMARDELEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires perdues Mémoires vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782878548624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couronne de sonnets d’“A”-7 : Le manège de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Bertrand Degott et Pierre Garrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sonnet au risque du sonnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2006, 2-296-00835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1139, pp.217-297, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue française d’études américaines, n° 153 (2017/4), Partitions | Scores. Numéro coordonné par Abigail Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, 2017, Partitions | Scores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scapes. Poésie anglophone. English Language Poetry. Cahiers Charles V, hors-série.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volsik Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Paul Volsik et Abigail Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scapes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Prynne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Impromptu de Hannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Harryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nid de nigauds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ladrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schuyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnac, A Preparatory Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Clover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abigail Lang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Playlist: How Open-Access Audio Archives are Renewing the Poetry Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le recueil poétique : un format obsolète à l’ère numérique ?, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail Out Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">boundary 2: an international journal of literature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/01903659-9382187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why We Need Online Archives of Recorded Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiCognizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Finding a Form to Accommodate the Mess”. Experimental Science and Storytelling in Thalia Field’s Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Expérimental Art, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception française des objectivistes : Politique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry's Forms and Transformations, 58 (3), p. 114-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume Partitions | Scores. Musique, danse, théâtre, poésie, arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poem as Score and the Genealogy of Sonopoetic Notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mccaffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeley's Reception in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ongoing French Reception of the Objectivists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tune of Thinking: Gertrude Stein’s Narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aesthetics of Theory in the Modern Era and Beyond, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oulipo@50, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des raves. Lecture de Bénédicte Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Intensifs. Poètes du XXIe siècle, 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard/Michael Palmer : une partie de billard sur l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.115.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Remembering Words, or « How Zukofsky Used Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographie et mise en récit dans /House of Leaves/ de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.309-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading slipperwort » : des articulations syntaxiques dans 80 Flowers de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.103.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Giraudon. Fragments polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-37896-617-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation transatlantique. Les échanges franco-américains en poésie depuis 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'écart absolu - Fondamentaux, 978-2-37896-178-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardo Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leave to Remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalkey Archive Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1628972849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Koble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renflouer la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Olivier Brossard, 978-2-84809-325-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Hejinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-84066-270-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Motion Method Memory, Abigail Lang; Dominique Pasqualini, 978-2-84066-770-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowell-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modern and Contemporary Poetry and Poetics, Rachel Blau du Plessis, 978-1-137-51223-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louange du lieu et autres poèmes (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Niedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2714310965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Route est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmarie Waldrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-36242-013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage sans cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84066-452-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prank of Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-0979118968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 1 – Archive filmée de poésie – 2004-2005 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 2 – Archive filmée de poésie – 2005-2006 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et Dominique Pasqualini. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Abigail Lang et Dominique Pasqualini, 978-2-84066-300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode & Contre-Mode. Propos sur la mode de Montaigne à Perec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français de la mode – Editions du regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2950514776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poetry as Sound Studies, or the Methodological Challenges of Shifting from Legible to Audible Archives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">yasser elhariry and Liesl Yamaguchi eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature as Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9798765121375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize et Joshua Clover ; 'le son de la poésie et de la Commune qui cliquent ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini, Laure Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, 2024, 9782917131572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’aube en commun. Les polyphonies du Quatuor Manicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble et Amandine Mussou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, 2024, Anamnèses. Médiéval/Contemporain, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’A.R.C. organisées par Emmanuel Hocquard (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures françaises, comparée et langue, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Amérique P.O.L?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Stéphane Bikialo, Maryline Heck, Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. Futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabesque et le bizarre. Pierre Alferi traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeff Barda et Philippe Charron (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Alferi. Une pratique monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2023, 978-2-37896-304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’ARC organisée par Emmanuel Hocquard (1977-1991) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud's Poet's Prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Laynie Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Forest On Many Stems: Essays On the Poets Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightboat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage sonore des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“America adrénaline”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourcaut, Laure Michel et Michel Murat (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Fourcade. Lyriques déclics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary et Vincent Broqua (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84066-539-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Deux ou trois échanges transatlantiques depuis 1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McMahon (Fiona), Sangirardi (Giuseppe), Denker-Bercoff (Brigitte), Iglesias (Cécile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le genre en poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08984-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To 'Tune in' to the Human Tradition&amp;quot; Louis Zukofsky's Homophonic Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua et Dirk Weissman (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre le son et le sens. Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Howl” ou la (re)naissance de la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2018, 2271095174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeRoi Jones / Amiri Baraka: entre Bohème et Black Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 978-2271095176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours, traduisant&amp;quot; (postface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire, Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-50-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien ou mal lire, telle n’est pas la question' : Poésie ininterrompue, archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron, Marie Joqueviel-Bourjea et Céline Pardo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes. La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-5898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la performance à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary poetry and transatlantic poetics at the Royaumont Translation Seminars (1983-2000): an experimental language laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Cordingley, Céline Frigau Manning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Translation. From the Renaissance to the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bloomsbury Advances in Translation, 9781350006027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéralité de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suchère et Camille Saint-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une rose est une rose. Michel Parmentier &amp; pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Jean Fournier, 2016, "Collection Beautés"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Doris ou la traduction comme interruption de l’original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, 2015, 978-2-35692-127-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein and Cinematic Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Posman, Laura Luise Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein in Europe. Reconfigurations Across Media, Disciplines, and Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Bloomsbury Academic, 9781474242288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la poetry reading à la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating To Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joe Luna &amp; Jow Lindsay Walton eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIX EROS. On the late poetry of J.H. Prynne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hi Zero &amp; Sad Press, 2014, issn 2056-8908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Spicer dans la forêt adultère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et narration chez David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bort, O. Brossard et W. Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What syllables will flood utterance. On Susan Howe and Dominique Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Isabelle Alfandary and Axel Nesme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism and Unreadability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, pp.113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques poétiques « objectivistes ». Formes politiques et engagement poétique chez trois poètes « objectivistes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne Olivier-Mellios et Frédéric Sylvanise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et engagement aux États-Unis (1918-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Fomalism / Formal radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-Paul Rocchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences et identités plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky et la mémoire des mots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dirs.) André TOPIA, Carle BONAFOUS-MURAT et Marie-Christine LEMARDELEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires perdues Mémoires vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782878548624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to End a Life-Work: Louis Zukofsky's Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. Robert Rehder and Patrick Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Poetry: Whitman to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , 2006, SPELL : Swiss papers in English language and literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couronne de sonnets d’“A”-7 : Le manège de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Bertrand Degott et Pierre Garrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sonnet au risque du sonnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2006, 2-296-00835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1139, pp.217-297, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue française d’études américaines, n° 153 (2017/4), Partitions | Scores. Numéro coordonné par Abigail Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, 2017, Partitions | Scores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scapes. Poésie anglophone. English Language Poetry. Cahiers Charles V, hors-série.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volsik Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Paul Volsik et Abigail Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scapes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Prynne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Impromptu de Hannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Harryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nid de nigauds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ladrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schuyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnac, A Preparatory Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Clover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/01903659-9382187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mccaffery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01560793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.115.0072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8208&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalkeyarchive.com/product/leave-to-remain/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Bernstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/Fiche%20livre/renflouer.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zukofsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/zukofsky_80fleurs.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Hejinian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;treyi Pesques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=1214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4732&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell-Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137512239#aboutBook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Niedecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/louange-du-lieu.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Waldrop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelattente.com/book/la-route-est-partout/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2031&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.essaypress.org/thalia-field-and-abigail-lang/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Dominique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagarde Meryem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=1209&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-regard.com/regard/ifm.htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/literature-as-sound-studies-9798765121375/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightboat.org/book/a-forest-on-many-stems/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8118&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/penser-le-genre-en-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01741453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/roubaud_traduirejournal.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01745794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01699478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/books/dire-la-posie/392/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21745" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volsik Paul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Prynne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harryman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schuyler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Clover" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/01903659-9382187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mccaffery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01560793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.115.0072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8208&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalkeyarchive.com/product/leave-to-remain/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Bernstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/Fiche%20livre/renflouer.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zukofsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/zukofsky_80fleurs.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Hejinian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;treyi Pesques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=1214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4732&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell-Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137512239#aboutBook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Niedecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/louange-du-lieu.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Waldrop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelattente.com/book/la-route-est-partout/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2031&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.essaypress.org/thalia-field-and-abigail-lang/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Dominique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagarde Meryem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=1209&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-regard.com/regard/ifm.htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/literature-as-sound-studies-9798765121375/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightboat.org/book/a-forest-on-many-stems/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8118&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2388" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/penser-le-genre-en-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01741453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/roubaud_traduirejournal.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01745794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01699478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/books/dire-la-posie/392/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21745" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volsik Paul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Prynne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harryman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schuyler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Clover" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>