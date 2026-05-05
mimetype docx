--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abigail Lang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Playlist: How Open-Access Audio Archives are Renewing the Poetry Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le recueil poétique : un format obsolète à l’ère numérique ?, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail Out Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">boundary 2: an international journal of literature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/01903659-9382187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why We Need Online Archives of Recorded Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiCognizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Finding a Form to Accommodate the Mess”. Experimental Science and Storytelling in Thalia Field’s Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Expérimental Art, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception française des objectivistes : Politique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry's Forms and Transformations, 58 (3), p. 114-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume Partitions | Scores. Musique, danse, théâtre, poésie, arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poem as Score and the Genealogy of Sonopoetic Notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mccaffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeley's Reception in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ongoing French Reception of the Objectivists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tune of Thinking: Gertrude Stein’s Narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aesthetics of Theory in the Modern Era and Beyond, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oulipo@50, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des raves. Lecture de Bénédicte Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Intensifs. Poètes du XXIe siècle, 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard/Michael Palmer : une partie de billard sur l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.115.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Remembering Words, or « How Zukofsky Used Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographie et mise en récit dans /House of Leaves/ de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.309-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading slipperwort » : des articulations syntaxiques dans 80 Flowers de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.103.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Giraudon. Fragments polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-37896-617-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation transatlantique. Les échanges franco-américains en poésie depuis 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'écart absolu - Fondamentaux, 978-2-37896-178-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardo Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leave to Remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalkey Archive Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1628972849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Koble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renflouer la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Olivier Brossard, 978-2-84809-325-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Hejinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-84066-270-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Motion Method Memory, Abigail Lang; Dominique Pasqualini, 978-2-84066-770-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowell-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modern and Contemporary Poetry and Poetics, Rachel Blau du Plessis, 978-1-137-51223-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louange du lieu et autres poèmes (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Niedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2714310965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Route est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmarie Waldrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-36242-013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage sans cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84066-452-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prank of Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-0979118968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 1 – Archive filmée de poésie – 2004-2005 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 2 – Archive filmée de poésie – 2005-2006 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et Dominique Pasqualini. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Abigail Lang et Dominique Pasqualini, 978-2-84066-300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode & Contre-Mode. Propos sur la mode de Montaigne à Perec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français de la mode – Editions du regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2950514776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poetry as Sound Studies, or the Methodological Challenges of Shifting from Legible to Audible Archives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">yasser elhariry and Liesl Yamaguchi eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature as Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9798765121375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize et Joshua Clover ; 'le son de la poésie et de la Commune qui cliquent ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini, Laure Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, 2024, 9782917131572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’aube en commun. Les polyphonies du Quatuor Manicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble et Amandine Mussou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, 2024, Anamnèses. Médiéval/Contemporain, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’A.R.C. organisées par Emmanuel Hocquard (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures françaises, comparée et langue, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Amérique P.O.L?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Stéphane Bikialo, Maryline Heck, Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. Futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabesque et le bizarre. Pierre Alferi traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeff Barda et Philippe Charron (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Alferi. Une pratique monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2023, 978-2-37896-304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’ARC organisée par Emmanuel Hocquard (1977-1991) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud's Poet's Prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Laynie Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Forest On Many Stems: Essays On the Poets Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightboat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage sonore des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“America adrénaline”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourcaut, Laure Michel et Michel Murat (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Fourcade. Lyriques déclics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary et Vincent Broqua (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84066-539-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Deux ou trois échanges transatlantiques depuis 1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McMahon (Fiona), Sangirardi (Giuseppe), Denker-Bercoff (Brigitte), Iglesias (Cécile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le genre en poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08984-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To 'Tune in' to the Human Tradition&amp;quot; Louis Zukofsky's Homophonic Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua et Dirk Weissman (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre le son et le sens. Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Howl” ou la (re)naissance de la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2018, 2271095174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeRoi Jones / Amiri Baraka: entre Bohème et Black Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 978-2271095176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours, traduisant&amp;quot; (postface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire, Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-50-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien ou mal lire, telle n’est pas la question' : Poésie ininterrompue, archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron, Marie Joqueviel-Bourjea et Céline Pardo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes. La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-5898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la performance à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary poetry and transatlantic poetics at the Royaumont Translation Seminars (1983-2000): an experimental language laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Cordingley, Céline Frigau Manning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Translation. From the Renaissance to the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bloomsbury Advances in Translation, 9781350006027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéralité de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suchère et Camille Saint-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une rose est une rose. Michel Parmentier &amp; pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Jean Fournier, 2016, "Collection Beautés"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Doris ou la traduction comme interruption de l’original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, 2015, 978-2-35692-127-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein and Cinematic Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Posman, Laura Luise Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein in Europe. Reconfigurations Across Media, Disciplines, and Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Bloomsbury Academic, 9781474242288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la poetry reading à la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating To Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joe Luna &amp; Jow Lindsay Walton eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIX EROS. On the late poetry of J.H. Prynne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hi Zero &amp; Sad Press, 2014, issn 2056-8908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Spicer dans la forêt adultère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et narration chez David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bort, O. Brossard et W. Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What syllables will flood utterance. On Susan Howe and Dominique Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Isabelle Alfandary and Axel Nesme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism and Unreadability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, pp.113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques poétiques « objectivistes ». Formes politiques et engagement poétique chez trois poètes « objectivistes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne Olivier-Mellios et Frédéric Sylvanise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et engagement aux États-Unis (1918-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Fomalism / Formal radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-Paul Rocchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences et identités plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky et la mémoire des mots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dirs.) André TOPIA, Carle BONAFOUS-MURAT et Marie-Christine LEMARDELEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires perdues Mémoires vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782878548624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to End a Life-Work: Louis Zukofsky's Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. Robert Rehder and Patrick Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Poetry: Whitman to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , 2006, SPELL : Swiss papers in English language and literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couronne de sonnets d’“A”-7 : Le manège de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Bertrand Degott et Pierre Garrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sonnet au risque du sonnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2006, 2-296-00835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1139, pp.217-297, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue française d’études américaines, n° 153 (2017/4), Partitions | Scores. Numéro coordonné par Abigail Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, 2017, Partitions | Scores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scapes. Poésie anglophone. English Language Poetry. Cahiers Charles V, hors-série.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volsik Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Paul Volsik et Abigail Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scapes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Prynne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Impromptu de Hannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Harryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nid de nigauds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ladrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schuyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnac, A Preparatory Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Clover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abigail Lang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Playlist: How Open-Access Audio Archives are Renewing the Poetry Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le recueil poétique : un format obsolète à l’ère numérique ?, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail Out Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">boundary 2: an international journal of literature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/01903659-9382187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why We Need Online Archives of Recorded Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiCognizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Finding a Form to Accommodate the Mess”. Experimental Science and Storytelling in Thalia Field’s Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Expérimental Art, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception française des objectivistes : Politique de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poetry's Forms and Transformations, 58 (3), p. 114-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume Partitions | Scores. Musique, danse, théâtre, poésie, arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poem as Score and the Genealogy of Sonopoetic Notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mccaffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.153.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeley's Reception in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ongoing French Reception of the Objectivists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tune of Thinking: Gertrude Stein’s Narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aesthetics of Theory in the Modern Era and Beyond, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oulipo@50, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation des raves. Lecture de Bénédicte Vilgrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Intensifs. Poètes du XXIe siècle, 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard/Michael Palmer : une partie de billard sur l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.115.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Remembering Words, or « How Zukofsky Used Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographie et mise en récit dans /House of Leaves/ de Mark Z. Danielewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.309-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading slipperwort » : des articulations syntaxiques dans 80 Flowers de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.103.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Giraudon. Fragments polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-37896-617-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation transatlantique. Les échanges franco-américains en poésie depuis 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'écart absolu - Fondamentaux, 978-2-37896-178-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardo Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-052-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leave to Remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalkey Archive Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1628972849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Koble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renflouer la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Olivier Brossard, 978-2-84809-325-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80 fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Hejinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-84066-270-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Motion Method Memory, Abigail Lang; Dominique Pasqualini, 978-2-84066-770-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nowell-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modern and Contemporary Poetry and Poetics, Rachel Blau du Plessis, 978-1-137-51223-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louange du lieu et autres poèmes (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtreyi Pesques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorine Niedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2714310965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Route est partout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmarie Waldrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-36242-013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage sans cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84066-452-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prank of Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-0979118968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 1 – Archive filmée de poésie – 2004-2005 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Change n° 2 – Archive filmée de poésie – 2005-2006 (DVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualini Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delagarde Meryem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et Dominique Pasqualini. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Abigail Lang et Dominique Pasqualini, 978-2-84066-300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode & Contre-Mode. Propos sur la mode de Montaigne à Perec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français de la mode – Editions du regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2950514776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poetry as Sound Studies, or the Methodological Challenges of Shifting from Legible to Audible Archives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">yasser elhariry and Liesl Yamaguchi eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature as Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9798765121375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize et Joshua Clover ; 'le son de la poésie et de la Commune qui cliquent ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini, Laure Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, 2024, 9782917131572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’aube en commun. Les polyphonies du Quatuor Manicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble et Amandine Mussou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ut musica poesis. Poésie visuelle et sonore au Moyen Âge et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macula, 2024, Anamnèses. Médiéval/Contemporain, 978-2-86589-155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabesque et le bizarre. Pierre Alferi traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeff Barda et Philippe Charron (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Alferi. Une pratique monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2023, 978-2-37896-304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’A.R.C. organisées par Emmanuel Hocquard (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures françaises, comparée et langue, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Amérique P.O.L?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Stéphane Bikialo, Maryline Heck, Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. Futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Animer, rechercher, confronter les pratiques poétiques. Les lectures à l’ARC organisée par Emmanuel Hocquard (1977-1991) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Françoise Waquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles ailées. Lectures en public d’œuvres littéraires (XVIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-231-0770-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud's Poet's Prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Laynie Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Forest On Many Stems: Essays On the Poets Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightboat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Puff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Hocquard. La poésie mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37896-125-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage sonore des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“America adrénaline”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Fourcaut, Laure Michel et Michel Murat (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Fourcade. Lyriques déclics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To 'Tune in' to the Human Tradition&amp;quot; Louis Zukofsky's Homophonic Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua et Dirk Weissman (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre le son et le sens. Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary et Vincent Broqua (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84066-539-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Deux ou trois échanges transatlantiques depuis 1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McMahon (Fiona), Sangirardi (Giuseppe), Denker-Bercoff (Brigitte), Iglesias (Cécile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le genre en poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-406-08984-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeRoi Jones / Amiri Baraka: entre Bohème et Black Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 978-2271095176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Howl” ou la (re)naissance de la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Penot-Lacassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beat Generation. L'inservitude volontaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2018, 2271095174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours, traduisant&amp;quot; (postface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire, Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-370840-50-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien ou mal lire, telle n’est pas la question' : Poésie ininterrompue, archives sonores de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron, Marie Joqueviel-Bourjea et Céline Pardo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes. La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-5898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la performance à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie &amp; Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cécile Defaut, 2018, 978-2-35018-392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéralité de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Suchère et Camille Saint-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une rose est une rose. Michel Parmentier &amp; pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galerie Jean Fournier, 2016, "Collection Beautés"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary poetry and transatlantic poetics at the Royaumont Translation Seminars (1983-2000): an experimental language laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Cordingley, Céline Frigau Manning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Translation. From the Renaissance to the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bloomsbury Advances in Translation, 9781350006027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la poetry reading à la lecture publique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cécile Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35018-367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein and Cinematic Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Posman, Laura Luise Schultz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein in Europe. Reconfigurations Across Media, Disciplines, and Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Bloomsbury Academic, 9781474242288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Doris ou la traduction comme interruption de l’original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, 2015, 978-2-35692-127-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating To Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joe Luna &amp; Jow Lindsay Walton eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIX EROS. On the late poetry of J.H. Prynne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hi Zero &amp; Sad Press, 2014, issn 2056-8908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Spicer dans la forêt adultère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble, Amandine Mussou, Mireille Séguy eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire du Moyen Âge dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782705684464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et narration chez David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bort, O. Brossard et W. Ribeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What syllables will flood utterance. On Susan Howe and Dominique Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Isabelle Alfandary and Axel Nesme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism and Unreadability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, pp.113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques poétiques « objectivistes ». Formes politiques et engagement poétique chez trois poètes « objectivistes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Anne Olivier-Mellios et Frédéric Sylvanise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et engagement aux États-Unis (1918-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Fomalism / Formal radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-Paul Rocchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences et identités plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zukofsky et la mémoire des mots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(dirs.) André TOPIA, Carle BONAFOUS-MURAT et Marie-Christine LEMARDELEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires perdues Mémoires vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782878548624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to End a Life-Work: Louis Zukofsky's Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. Robert Rehder and Patrick Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Poetry: Whitman to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , 2006, SPELL : Swiss papers in English language and literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couronne de sonnets d’“A”-7 : Le manège de Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dirs. Bertrand Degott et Pierre Garrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sonnet au risque du sonnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-278, 2006, 2-296-00835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Louis Zukofsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 1139, pp.217-297, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue française d’études américaines, n° 153 (2017/4), Partitions | Scores. Numéro coordonné par Abigail Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, 2017, Partitions | Scores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scapes. Poésie anglophone. English Language Poetry. Cahiers Charles V, hors-série.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volsik Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Paul Volsik et Abigail Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scapes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Prynne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Impromptu de Hannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Harryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nid de nigauds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ladrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schuyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnac, A Preparatory Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Clover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/01903659-9382187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mccaffery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01560793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.115.0072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8208&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalkeyarchive.com/product/leave-to-remain/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Bernstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/Fiche%20livre/renflouer.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zukofsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/zukofsky_80fleurs.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Hejinian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;treyi Pesques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=1214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4732&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell-Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137512239#aboutBook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Niedecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/louange-du-lieu.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Waldrop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelattente.com/book/la-route-est-partout/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2031&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.essaypress.org/thalia-field-and-abigail-lang/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Dominique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagarde Meryem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=1209&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-regard.com/regard/ifm.htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/literature-as-sound-studies-9798765121375/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightboat.org/book/a-forest-on-many-stems/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8118&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2388" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/penser-le-genre-en-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01741453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/roubaud_traduirejournal.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01745794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01699478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/books/dire-la-posie/392/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21745" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volsik Paul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Prynne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harryman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schuyler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Clover" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/01903659-9382187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mccaffery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.153.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01560793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.115.0072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lespressesdureel.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8208&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalkeyarchive.com/product/leave-to-remain/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Murat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Bernstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/Fiche%20livre/renflouer.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zukofsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/zukofsky_80fleurs.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Hejinian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;treyi Pesques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=1214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=4732&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nowell-Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137512239#aboutBook" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Niedecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/louange-du-lieu.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Waldrop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelattente.com/book/la-route-est-partout/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2031&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.essaypress.org/thalia-field-and-abigail-lang/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Dominique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagarde Meryem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=1209&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-regard.com/regard/ifm.htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/literature-as-sound-studies-9798765121375/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightboat.org/book/a-forest-on-many-stems/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8118&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/penser-le-genre-en-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01735200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01741453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-nous.com/roubaud_traduirejournal.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01745794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01699478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/collaborative-translation-9781350006027/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/books/dire-la-posie/392/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4317-memoire-du-moyen-age-dans-la-poesie-contemporaine.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21745" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volsik Paul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Prynne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harryman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schuyler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Clover" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>