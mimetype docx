--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -279,274 +279,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et crises politiques : apports analytiques et possibles empiriques</w:t>
+                <w:t xml:space="preserve">Le mouvement LGBT tunisien : un effet de la révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.213-227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.192.0213⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.243-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.192.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826977v1</w:t>
+                <w:t xml:space="preserve">hal-03826952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement LGBT tunisien : un effet de la révolution ?</w:t>
+                <w:t xml:space="preserve">Le corps des femmes dans la Tunisie post-révolutionnaire : propriété individuelle ou corps otage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.192.0243⟩</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.209.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826952v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des femmes dans la Tunisie post-révolutionnaire : propriété individuelle ou corps otage ?</w:t>
+                <w:t xml:space="preserve">Genre et crises politiques : apports analytiques et possibles empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 209, pp.63-90. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.213-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.209.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.192.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827083v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un champ littéraire introuvable aux dispositions et pratiques des écrivain.e.s tunisien.ne.s</w:t>
               </w:r>
@@ -595,165 +595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de genre au coeur de la révolution</w:t>
+                <w:t xml:space="preserve">La production littéraire comme continuation du militantisme par d'autres moyens ? Écrivains et éditeurs tunisiens sous le régime autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp.119-136</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826970v1</w:t>
+                <w:t xml:space="preserve">hal-03827105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production littéraire comme continuation du militantisme par d'autres moyens ? Écrivains et éditeurs tunisiens sous le régime autoritaire</w:t>
+                <w:t xml:space="preserve">Les rapports de genre au coeur de la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827105v1</w:t>
+                <w:t xml:space="preserve">hal-03826970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intellectuels tunisiens de première génération : des transfuges structurels ?</w:t>
               </w:r>
@@ -958,161 +958,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corps et sexualité chez les romancières tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.026.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02113019v1</w:t>
+                <w:t xml:space="preserve">halshs-01416886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Béchir Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1123,135 +1110,148 @@
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sahara en mouvement, VII, pp.359-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01417595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et sexualité chez les romancières tunisiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.026.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01416886v1</w:t>
+                <w:t xml:space="preserve">halshs-02113019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon, Danièle Kergoat, Roland Pfefferkorn, Chemins de l'émancipation et rapports sociaux de sexe</w:t>
               </w:r>
@@ -1851,51 +1851,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2028,433 +2028,345 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Detrez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2013, Logiques sociales - Série Littératures et société, Bruno Péquignot et Florent Gaudez, 978-2-343-00236-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974551v1</w:t>
+                <w:t xml:space="preserve">hal-03686661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Détrez</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.272, 2013, Logiques sociales - Série Littératures et société, Bruno Péquignot et Florent Gaudez, 978-2-343-00236-1</w:t>
+                <w:t xml:space="preserve">Abir Krefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686661v1</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">halshs-02444932v1</w:t>
+                <w:t xml:space="preserve">halshs-00974551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb. Avoir voix au chapitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb. Avoir voix au chapitre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France. L'Harmattan, 272 p., 2013, Socialisations, identités &amp; résistances des romancières du Maghreb. Avoir voix au chapitre, coll. « Logiques sociales », série « Littératures &amp; société », 978-2-343-00236-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2601,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.245.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826977v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.144.0631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-socialisations_identites_et_resistances_des_romancieres_du_maghreb_avoir_voix_au_chapitre_isabelle_charpentier_christine_detrez_abir_krefa-9782343002361-40833.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Krefa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05055324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.245.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.144.0631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-socialisations_identites_et_resistances_des_romancieres_du_maghreb_avoir_voix_au_chapitre_isabelle_charpentier_christine_detrez_abir_krefa-9782343002361-40833.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Krefa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05055324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>