--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1036,222 +1036,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
+                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417595v1</w:t>
+                <w:t xml:space="preserve">halshs-02113019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Béchir Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sahara en mouvement, VII, pp.359-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113019v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon, Danièle Kergoat, Roland Pfefferkorn, Chemins de l'émancipation et rapports sociaux de sexe</w:t>
               </w:r>
@@ -1418,212 +1418,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normaliser la dissidence sexuelle : les stratégies de légitimation des militants gays tunisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fondation Copernic. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Kerivel; Hélène Buisson-Fenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t>
+              <w:t xml:space="preserve">Des jeunes à la marge ? Transgressions des sexes et conformité de genre dans les groupes juvéniles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 978-2-7535-7692-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03956258v1</w:t>
+                <w:t xml:space="preserve">hal-03827848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normaliser la dissidence sexuelle : les stratégies de légitimation des militants gays tunisiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aude Kerivel; Hélène Buisson-Fenet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Copernic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jeunes à la marge ? Transgressions des sexes et conformité de genre dans les groupes juvéniles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 978-2-7535-7692-6</w:t>
+              <w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827848v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03956258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des rapports de genre inchangés ? Enquête sur le mouvement pour le droit au travail dans la région de Kasserine »</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et féminismes au Moyen-Orient et au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Amsterdam, 2020, 9782354802059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2028,210 +2028,210 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Détrez</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.272, 2013, Logiques sociales - Série Littératures et société, Bruno Péquignot et Florent Gaudez, 978-2-343-00236-1</w:t>
+                <w:t xml:space="preserve">Abir Krefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686661v1</w:t>
+                <w:t xml:space="preserve">halshs-00974551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Detrez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2013, Logiques sociales - Série Littératures et société, Bruno Péquignot et Florent Gaudez, 978-2-343-00236-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974551v1</w:t>
+                <w:t xml:space="preserve">hal-03686661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations, identités et résistances des romancières du Maghreb. Avoir voix au chapitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.245.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.144.0631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-socialisations_identites_et_resistances_des_romancieres_du_maghreb_avoir_voix_au_chapitre_isabelle_charpentier_christine_detrez_abir_krefa-9782343002361-40833.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Krefa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05055324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.245.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0243" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.144.0631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-socialisations_identites_et_resistances_des_romancieres_du_maghreb_avoir_voix_au_chapitre_isabelle_charpentier_christine_detrez_abir_krefa-9782343002361-40833.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Krefa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05055324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>