--- v0 (2026-03-09)
+++ v1 (2026-05-24)
@@ -862,217 +862,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t>
+                <w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mieyeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250026v1</w:t>
+                <w:t xml:space="preserve">hal-04133151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t>
+                <w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mieyeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+              <w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133151v1</w:t>
+                <w:t xml:space="preserve">hal-04250026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>