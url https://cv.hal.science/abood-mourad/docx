--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -401,291 +401,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating autonomous delivery service into a passenger transportation system</w:t>
+                <w:t xml:space="preserve">Analyzing the Fast-Charging Potential for Electric Vehicles with Local Photovoltaic Power Production in French Suburban Highway Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+                <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van Woensel</w:t>
+                <w:t xml:space="preserve">Ahmed Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1746850⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14092428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500684v1</w:t>
+                <w:t xml:space="preserve">hal-03361330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Fast-Charging Potential for Electric Vehicles with Local Photovoltaic Power Production in French Suburban Highway Network</w:t>
+                <w:t xml:space="preserve">Integrating autonomous delivery service into a passenger transportation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Hennebel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.2428. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Smart city for sustainable urban logistics, 59 (7), pp.2116-2139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14092428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1746850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361330v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -745,51 +745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optimal Deployment of Recharging Stations for Electric Vehicles Based on Mobility Flows and Electric Grid Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,77 +972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Fast-charging Stations for Electric Vehicles Based on Mobility Flows and Local Photovoltaic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on the European Energy Market (EEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,64 +1089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1184,64 +1184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing people and freight flows in urban mobility systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées Franciliennes de Recherche Opérationnelle (JFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1279,64 +1279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INFORMS Transportation Science and Logistics Society Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Euro Working Group on Transportation Meeting - EWGT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.3-10, </w:t>
@@ -1508,51 +1508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privately owned autonomous vehicles in a ride-sharing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1878,51 +1878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEF2336F"/>
+    <w:nsid w:val="48F22008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2026,51 +2026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32A054E2"/>
+    <w:nsid w:val="71873769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2174,51 +2174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C9F4E02C"/>
+    <w:nsid w:val="28A58B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2411,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@irt-systemx.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@irt-systemx.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>