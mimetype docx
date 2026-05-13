--- v1 (2026-04-08)
+++ v2 (2026-05-13)
@@ -401,291 +401,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Fast-Charging Potential for Electric Vehicles with Local Photovoltaic Power Production in French Suburban Highway Network</w:t>
+                <w:t xml:space="preserve">Integrating autonomous delivery service into a passenger transportation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hennebel</w:t>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Amrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14092428⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Smart city for sustainable urban logistics, 59 (7), pp.2116-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1746850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361330v1</w:t>
+                <w:t xml:space="preserve">hal-02500684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating autonomous delivery service into a passenger transportation system</w:t>
+                <w:t xml:space="preserve">Analyzing the Fast-Charging Potential for Electric Vehicles with Local Photovoltaic Power Production in French Suburban Highway Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hennebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+                <w:t xml:space="preserve">Ahmed Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van Woensel</w:t>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Smart city for sustainable urban logistics, 59 (7), pp.2116-2139. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1746850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14092428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500684v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -745,51 +745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optimal Deployment of Recharging Stations for Electric Vehicles Based on Mobility Flows and Electric Grid Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,77 +972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Fast-charging Stations for Electric Vehicles Based on Mobility Flows and Local Photovoltaic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on the European Energy Market (EEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,64 +1089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1184,64 +1184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing people and freight flows in urban mobility systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées Franciliennes de Recherche Opérationnelle (JFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1279,64 +1279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INFORMS Transportation Science and Logistics Society Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Euro Working Group on Transportation Meeting - EWGT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.3-10, </w:t>
@@ -1489,217 +1489,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
+                <w:t xml:space="preserve">Privately owned autonomous vehicles in a ride-sharing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle Routing and Logistics optimization (VeRoLog2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision - Université de Lorraine, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505749v1</w:t>
+                <w:t xml:space="preserve">hal-01505742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privately owned autonomous vehicles in a ride-sharing application</w:t>
+                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision - Université de Lorraine, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Vehicle Routing and Logistics optimization (VeRoLog2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505742v1</w:t>
+                <w:t xml:space="preserve">hal-01505749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1878,51 +1878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F22008"/>
+    <w:nsid w:val="B268F823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2026,51 +2026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71873769"/>
+    <w:nsid w:val="B6A27BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2174,51 +2174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28A58B41"/>
+    <w:nsid w:val="CBE94C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2411,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@irt-systemx.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abood.mourad@irt-systemx.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>